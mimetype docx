--- v0 (2026-05-12)
+++ v1 (2026-11-02)
@@ -11,62 +11,62 @@
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="49D681FD" w14:textId="441E0409" w:rsidR="00B1557D" w:rsidRDefault="0058164A" w:rsidP="00B86E29">
+    <w:p w14:paraId="49D681FD" w14:textId="6322A589" w:rsidR="00B1557D" w:rsidRDefault="0058164A" w:rsidP="00B86E29">
       <w:pPr>
         <w:spacing w:before="240"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wpg">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251656704" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E8D9F17" wp14:editId="7F639360">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4E8D9F17" wp14:editId="278D4A93">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>4330425</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>1270</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2404962" cy="283049"/>
                 <wp:effectExtent l="0" t="0" r="14605" b="22225"/>
                 <wp:wrapNone/>
                 <wp:docPr id="13" name="グループ化 13"/>
                 <wp:cNvGraphicFramePr/>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
                     <wpg:wgp>
                       <wpg:cNvGrpSpPr/>
                       <wpg:grpSpPr>
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2404962" cy="283049"/>
                           <a:chOff x="0" y="0"/>
                           <a:chExt cx="2404962" cy="283049"/>
                         </a:xfrm>
                       </wpg:grpSpPr>
                       <wps:wsp>
@@ -187,51 +187,51 @@
                                 </w:rPr>
                                 <w:t>年</w:t>
                               </w:r>
                               <w:r>
                                 <w:rPr>
                                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                                   <w:sz w:val="20"/>
                                 </w:rPr>
                                 <w:t xml:space="preserve">　　月　　日</w:t>
                               </w:r>
                             </w:p>
                           </w:txbxContent>
                         </wps:txbx>
                         <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="37800" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                           <a:noAutofit/>
                         </wps:bodyPr>
                       </wps:wsp>
                     </wpg:wgp>
                   </a:graphicData>
                 </a:graphic>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:group w14:anchorId="4E8D9F17" id="グループ化 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:341pt;margin-top:.1pt;width:189.35pt;height:22.3pt;z-index:251656704" coordsize="24049,2830" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4lOxluwIAAAIIAAAOAAAAZHJzL2Uyb0RvYy54bWzMVW1v2yAQ/j5p/wHxfXViJ45j1am6vmlS&#10;t1Vq9wMIxjYaBgYkdvfre+C8tZ2qqXtRE8nmDNw999zDcXzStwKtmbFcyQKPj0YYMUlVyWVd4G93&#10;lx8yjKwjsiRCSVbge2bxyeL9u+NO5yxWjRIlMwicSJt3usCNczqPIksb1hJ7pDSTMFkp0xIHpqmj&#10;0pAOvLciikejNOqUKbVRlFkLX8+HSbwI/quKUfe1qixzSBQYsLnwNOG59M9ocUzy2hDdcLqBQV6B&#10;oiVcQtCdq3PiCFoZ/sxVy6lRVlXuiKo2UlXFKQs5QDbj0ZNsroxa6ZBLnXe13tEE1D7h6dVu6Zf1&#10;ldG3+sYAE52ugYtg+Vz6yrT+DShRHyi731HGeocofIwno8k8jTGiMBdnCVgDp7QB4p9to83Fyxuj&#10;bdjoEZhOgzzsngH7ZwzcNkSzQKzNgYEbg3hZ4DlGkrQg0juf3UfVo2Tmk/HBYZUnCbkevoPQQ7Gt&#10;vlb0u0VSnTVE1uzUGNU1jJQAb+x3QhK7rYMf650su8+qhDhk5VRw9DtMZ+lsMgYJB6JnaRxPQ4Qt&#10;XyTXxrorplrkBwU2oP3gnKyvrfNg9kt8Va0SvLzkQgTD1MszYdCawDk5nfr/xvujZUKiDniaQuyX&#10;XYzC71cuWu7gwAveFjjbLSK5Z+1ClgCT5I5wMYwBspAbGj1zA4euX/absixVeQ+EGjUcbGhEMGiU&#10;+YlRB4e6wPbHihiGkfgkoSizSTyfQhcIRjIDABiZw5llMLJsDhNEUvBUYLcdnrmhcay04XUDgQYV&#10;SHUKdax44NgXfAC1gQ2qHVD/c/l6cTzVb+ZLcCDC/6PfLE3TJMEIWkKaxROPgeTbjjGeJlkSw1n7&#10;W0KWyqs4xHg7+gwNJfSAvSLevExDz4WLJvSKzaXob7JDO8h6f3UvHgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAHZbiu7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7SawxxGxK&#10;KeqpCLaCeHvNviah2bchu03Sf+/2pMdhhplvitVsOjHS4FrLCuJFBIK4srrlWsHX/u0hA+E8ssbO&#10;Mim4kINVeXtTYK7txJ807nwtQgm7HBU03ve5lK5qyKBb2J44eEc7GPRBDrXUA06h3HQyiaJUGmw5&#10;LDTY06ah6rQ7GwXvE07rx/h13J6Om8vP/unjexuTUvd38/oFhKfZ/4Xhih/QoQxMB3tm7USnIM2S&#10;8MUrSEBc7SiNnkEcFCyXGciykP8PlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuJTs&#10;ZbsCAAACCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dluK7t8AAAAIAQAADwAAAAAAAAAAAAAAAAAVBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACEGAAAAAA==&#10;">
+              <v:group w14:anchorId="4E8D9F17" id="グループ化 13" o:spid="_x0000_s1026" style="position:absolute;left:0;text-align:left;margin-left:341pt;margin-top:.1pt;width:189.35pt;height:22.3pt;z-index:251655680" coordsize="24049,2830" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC4lOxluwIAAAIIAAAOAAAAZHJzL2Uyb0RvYy54bWzMVW1v2yAQ/j5p/wHxfXViJ45j1am6vmlS&#10;t1Vq9wMIxjYaBgYkdvfre+C8tZ2qqXtRE8nmDNw999zDcXzStwKtmbFcyQKPj0YYMUlVyWVd4G93&#10;lx8yjKwjsiRCSVbge2bxyeL9u+NO5yxWjRIlMwicSJt3usCNczqPIksb1hJ7pDSTMFkp0xIHpqmj&#10;0pAOvLciikejNOqUKbVRlFkLX8+HSbwI/quKUfe1qixzSBQYsLnwNOG59M9ocUzy2hDdcLqBQV6B&#10;oiVcQtCdq3PiCFoZ/sxVy6lRVlXuiKo2UlXFKQs5QDbj0ZNsroxa6ZBLnXe13tEE1D7h6dVu6Zf1&#10;ldG3+sYAE52ugYtg+Vz6yrT+DShRHyi731HGeocofIwno8k8jTGiMBdnCVgDp7QB4p9to83Fyxuj&#10;bdjoEZhOgzzsngH7ZwzcNkSzQKzNgYEbg3hZ4DlGkrQg0juf3UfVo2Tmk/HBYZUnCbkevoPQQ7Gt&#10;vlb0u0VSnTVE1uzUGNU1jJQAb+x3QhK7rYMf650su8+qhDhk5VRw9DtMZ+lsMgYJB6JnaRxPQ4Qt&#10;XyTXxrorplrkBwU2oP3gnKyvrfNg9kt8Va0SvLzkQgTD1MszYdCawDk5nfr/xvujZUKiDniaQuyX&#10;XYzC71cuWu7gwAveFjjbLSK5Z+1ClgCT5I5wMYwBspAbGj1zA4euX/absixVeQ+EGjUcbGhEMGiU&#10;+YlRB4e6wPbHihiGkfgkoSizSTyfQhcIRjIDABiZw5llMLJsDhNEUvBUYLcdnrmhcay04XUDgQYV&#10;SHUKdax44NgXfAC1gQ2qHVD/c/l6cTzVb+ZLcCDC/6PfLE3TJMEIWkKaxROPgeTbjjGeJlkSw1n7&#10;W0KWyqs4xHg7+gwNJfSAvSLevExDz4WLJvSKzaXob7JDO8h6f3UvHgAAAP//AwBQSwMEFAAGAAgA&#10;AAAhAHZbiu7fAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj0FLw0AUhO+C/2F5gje7SawxxGxK&#10;KeqpCLaCeHvNviah2bchu03Sf+/2pMdhhplvitVsOjHS4FrLCuJFBIK4srrlWsHX/u0hA+E8ssbO&#10;Mim4kINVeXtTYK7txJ807nwtQgm7HBU03ve5lK5qyKBb2J44eEc7GPRBDrXUA06h3HQyiaJUGmw5&#10;LDTY06ah6rQ7GwXvE07rx/h13J6Om8vP/unjexuTUvd38/oFhKfZ/4Xhih/QoQxMB3tm7USnIM2S&#10;8MUrSEBc7SiNnkEcFCyXGciykP8PlL8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAuJTs&#10;ZbsCAAACCAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;dluK7t8AAAAIAQAADwAAAAAAAAAAAAAAAAAVBQAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAACEGAAAAAA==&#10;">
                 <v:shapetype id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                   <v:stroke joinstyle="miter"/>
                   <v:path gradientshapeok="t" o:connecttype="rect"/>
                 </v:shapetype>
                 <v:shape id="Text Box 37" o:spid="_x0000_s1027" type="#_x0000_t202" style="position:absolute;width:8674;height:2762;visibility:visible;mso-wrap-style:square;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQDjmla6xAAAANoAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9Ra8Iw&#10;FIXfB/sP4Q72MjTVh6HVWIYoDDoGVX/AJbk2dc1NaVKt+/XLYLDHwznnO5x1MbpWXKkPjWcFs2kG&#10;glh703Ct4HTcTxYgQkQ22HomBXcKUGweH9aYG3/jiq6HWIsE4ZCjAhtjl0sZtCWHYeo74uSdfe8w&#10;JtnX0vR4S3DXynmWvUqHDacFix1tLemvw+AUZJd5uJ/L3WA+6k9tv0tdXV4WSj0/jW8rEJHG+B/+&#10;a78bBUv4vZJugNz8AAAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsA&#10;AAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAOOaVrrEAAAA2gAAAA8A&#10;AAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD4AgAAAAA=&#10;" fillcolor="#a5a5a5">
                   <v:textbox inset="5.85pt,1.05mm,5.85pt,.7pt">
                     <w:txbxContent>
                       <w:p w14:paraId="4AE0C83C" w14:textId="77777777" w:rsidR="002A610D" w:rsidRPr="00862B95" w:rsidRDefault="002A610D" w:rsidP="00862B95">
                         <w:pPr>
                           <w:spacing w:line="280" w:lineRule="exact"/>
                           <w:jc w:val="center"/>
                           <w:rPr>
                             <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
                           </w:rPr>
                         </w:pPr>
                         <w:r w:rsidRPr="00862B95">
                           <w:rPr>
                             <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                             <w:color w:val="FFFFFF"/>
                             <w:szCs w:val="21"/>
                             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
                           </w:rPr>
                           <w:t>お申込日</w:t>
                         </w:r>
@@ -275,51 +275,51 @@
                           <w:t>年</w:t>
                         </w:r>
                         <w:r>
                           <w:rPr>
                             <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                             <w:sz w:val="20"/>
                           </w:rPr>
                           <w:t xml:space="preserve">　　月　　日</w:t>
                         </w:r>
                       </w:p>
                     </w:txbxContent>
                   </v:textbox>
                 </v:shape>
               </v:group>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0044170D">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C057A38" wp14:editId="46EE3630">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251654656" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3C057A38" wp14:editId="2D977C6E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>0</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-3175</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="3117215" cy="528955"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="12" name="Text Box 24"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="3117215" cy="528955"/>
                         </a:xfrm>
@@ -425,51 +425,51 @@
                       <w:r w:rsidR="002A610D" w:rsidRPr="00862B95">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:b/>
                           <w:sz w:val="64"/>
                           <w:szCs w:val="64"/>
                         </w:rPr>
                         <w:t>見積依頼書</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidR="0044170D">
         <w:rPr>
           <w:noProof/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B442266" wp14:editId="3BA19D24">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251653632" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4B442266" wp14:editId="2CD2C9E1">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>273050</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="6190615" cy="633730"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="11" name="Text Box 31"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="6190615" cy="633730"/>
                         </a:xfrm>
@@ -881,157 +881,157 @@
                       <w:r w:rsidRPr="00B2001A">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                         <w:t>（お電話でのお問い合わせは下記をご参照ください）</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="57749F19" w14:textId="77777777" w:rsidR="00E279CF" w:rsidRPr="00E279CF" w:rsidRDefault="00E279CF" w:rsidP="00B86E29">
                       <w:pPr>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                           <w:sz w:val="22"/>
                           <w:szCs w:val="22"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="454592BD" w14:textId="77777777" w:rsidR="00E279CF" w:rsidRDefault="005E2A7E">
+    <w:p w14:paraId="454592BD" w14:textId="56CC6BF7" w:rsidR="00E279CF" w:rsidRDefault="005E2A7E">
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
         </w:rPr>
         <w:t xml:space="preserve">　</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="191B2F9C" w14:textId="77777777" w:rsidR="00C43757" w:rsidRDefault="00C43757" w:rsidP="005A421E">
+    <w:p w14:paraId="191B2F9C" w14:textId="61F192A1" w:rsidR="00C43757" w:rsidRDefault="00C43757" w:rsidP="005A421E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42FE2A12" w14:textId="77777777" w:rsidR="00B1557D" w:rsidRDefault="00B1557D" w:rsidP="005A421E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="2BA0C96F" w14:textId="77777777" w:rsidR="005A421E" w:rsidRPr="00295936" w:rsidRDefault="005A421E" w:rsidP="005A421E">
+    <w:p w14:paraId="2BA0C96F" w14:textId="4CB87DF7" w:rsidR="005A421E" w:rsidRPr="00295936" w:rsidRDefault="005A421E" w:rsidP="005A421E">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="exact"/>
         <w:rPr>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10634" w:type="dxa"/>
         <w:tblInd w:w="-34" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2339"/>
         <w:gridCol w:w="3465"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="3465"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00353123" w14:paraId="155B00FC" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00353123" w14:paraId="155B00FC" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="525C7972" w14:textId="220C7D3E" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>貴社名</w:t>
             </w:r>
             <w:r w:rsidR="009A31D5" w:rsidRPr="00862B95">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="40ABE740" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="007A25F1">
+          <w:p w14:paraId="40ABE740" w14:textId="7BDCD877" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="007A25F1">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1DD35E1D" w14:textId="2668654D" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -1055,51 +1055,51 @@
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3465" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50CE4C89" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="00B1557D">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w14:paraId="2ADBF117" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w14:paraId="2ADBF117" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5F417586" w14:textId="719DC594" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00027C95">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
@@ -1160,64 +1160,64 @@
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>メールアドレス</w:t>
             </w:r>
             <w:r w:rsidR="009A31D5" w:rsidRPr="00862B95">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="776CFABC" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="00897852">
+          <w:p w14:paraId="776CFABC" w14:textId="5DDB55E8" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="00897852">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w14:paraId="756BC940" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w14:paraId="756BC940" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="425"/>
+          <w:trHeight w:hRule="exact" w:val="397"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="52BCBD52" w14:textId="0D7A100B" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
@@ -1281,51 +1281,51 @@
               </w:rPr>
               <w:t>FAX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3465" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0EDDFE27" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="007A25F1" w:rsidRDefault="00353123" w:rsidP="00897852">
             <w:pPr>
               <w:spacing w:line="440" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w14:paraId="11E71345" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w14:paraId="11E71345" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="425"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="43149299" w14:textId="33293905" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
@@ -1351,53 +1351,53 @@
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0748E0DC" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="00E93C8C" w:rsidRDefault="00353123" w:rsidP="00E93C8C">
             <w:pPr>
               <w:ind w:firstLine="17"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>〒</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00C4022F" w14:paraId="4D76AB8A" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00C4022F" w14:paraId="4D76AB8A" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1721"/>
+          <w:trHeight w:hRule="exact" w:val="1621"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
           <w:p w14:paraId="68DAEC25" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00A05341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
@@ -1435,270 +1435,266 @@
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>囲んでください）</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="1B42FCB8" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="00A0148A">
+          <w:p w14:paraId="1B42FCB8" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="00A0148A">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1552798423"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00496E6D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">特許調査（ 先行技術・侵害予防・無効資料・技術動向 ）　　 </w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="73E5DB9C" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="00897852">
+          <w:p w14:paraId="73E5DB9C" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="00897852">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1217039565"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00496E6D">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文献調査</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5426D56C" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="00897852">
+          <w:p w14:paraId="5426D56C" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="00897852">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1077788109"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A651E6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>物質関連調査</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="00BA4D19">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> （ 配列・構造検索・その他 ）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="70D683D9" w14:textId="77777777" w:rsidR="00031611" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="00897852">
+          <w:p w14:paraId="70D683D9" w14:textId="77777777" w:rsidR="00031611" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="00897852">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1994094285"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A651E6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00031611">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">その他　</w:t>
             </w:r>
             <w:r w:rsidR="00031611">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">（　　　　　　　　　　　　</w:t>
             </w:r>
             <w:r w:rsidR="001A04B4">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="708D0015" w14:textId="1735B5E2" w:rsidR="00353123" w:rsidRDefault="0058164A" w:rsidP="00CC73B5">
+          <w:p w14:paraId="708D0015" w14:textId="1735B5E2" w:rsidR="00353123" w:rsidRDefault="0058164A" w:rsidP="00F24F6D">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>CAS</w:t>
@@ -1809,76 +1805,76 @@
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>以下のサイトよりお申込み下さい</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6C492754" w14:textId="1FF0E40D" w:rsidR="00BC55FF" w:rsidRPr="00BC55FF" w:rsidRDefault="00BC55FF" w:rsidP="14491149">
+          <w:p w14:paraId="6C492754" w14:textId="1FF0E40D" w:rsidR="00BC55FF" w:rsidRPr="00BC55FF" w:rsidRDefault="00BC55FF" w:rsidP="00F24F6D">
             <w:pPr>
-              <w:spacing w:line="240" w:lineRule="exact"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:ind w:leftChars="42" w:left="88"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:hyperlink r:id="rId13">
               <w:r w:rsidRPr="14491149">
                 <w:rPr>
                   <w:rStyle w:val="a6"/>
                   <w:sz w:val="16"/>
                   <w:szCs w:val="16"/>
                 </w:rPr>
                 <w:t>https://www.jaici.or.jp/cas-custom-services/cas-registry-services/cas-registry-lookup/</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="206F8927" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="206F8927" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="1260"/>
+          <w:trHeight w:hRule="exact" w:val="1136"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
           <w:p w14:paraId="5C9FA7DF" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00A05341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
@@ -1941,72 +1937,71 @@
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC73B5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>上記で「特許調査」をお選びになった場合にご記入ください</w:t>
             </w:r>
             <w:r w:rsidR="00DF4D18">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="7E06C747" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005D3B44">
+          <w:p w14:paraId="7E06C747" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="005D3B44">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-57174550"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D3B44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D3B44">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>対象（　特許</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
@@ -2016,140 +2011,138 @@
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>・</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>文献　）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="6517F24A" w14:textId="73156A65" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005D3B44">
+          <w:p w14:paraId="6517F24A" w14:textId="73156A65" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="005D3B44">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="402180383"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D3B44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D3B44">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>対象国（　日本・米国・欧州・</w:t>
             </w:r>
             <w:r w:rsidR="00635306">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>中国・</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">WO・その他 (　　     　　　)・特に限定なし </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="62B6F8B1" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="00B2001A" w:rsidRDefault="00622334" w:rsidP="005D3B44">
+          <w:p w14:paraId="62B6F8B1" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="00B2001A" w:rsidRDefault="00000000" w:rsidP="005D3B44">
             <w:pPr>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-537197391"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D3B44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D3B44">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>対象期間（</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
@@ -2189,240 +2182,257 @@
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　年　　月　　日まで）</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="67589CA9" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="67589CA9" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="2707"/>
+          <w:trHeight w:val="2250"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
           </w:tcPr>
           <w:p w14:paraId="71ED5164" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00A05341">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>調査内容</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="38585A52" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>（技術分野，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="308DD255" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>対象特許番号，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4BCAD8DA" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>物質名称，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3FEDF218" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>分子式，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="266D66D3" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>構造図，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4E0E79E7" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>原料モノマー，</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="1C67772D" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
@@ -2440,373 +2450,339 @@
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>キーワード</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>等</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>，</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="4853AE2C" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="005C6765">
+          <w:p w14:paraId="377F7793" w14:textId="46BEB770" w:rsidR="00353123" w:rsidRPr="003A4A36" w:rsidRDefault="00353123" w:rsidP="00D13C5F">
             <w:pPr>
               <w:spacing w:line="240" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>概要をお知らせ</w:t>
-[...39 lines deleted...]
-            </w:pPr>
+              <w:t>概要をお知らせください）</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="301B175F" w14:textId="0D20C670" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="0080476D">
             <w:pPr>
               <w:spacing w:line="300" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00CC73B5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>添付資料としてお送りいただいても結構です</w:t>
             </w:r>
             <w:r w:rsidR="00DF4D18">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>。</w:t>
             </w:r>
             <w:r w:rsidR="00DF4D18" w:rsidRPr="00DF4D18">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:color w:val="0000FF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>無効資料調査の場合は、対象公報の番号をご記入ください。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="1A5C709B" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="00F70750" w:rsidRDefault="00353123" w:rsidP="00642C2A">
+          <w:p w14:paraId="1A5C709B" w14:textId="55A2A479" w:rsidR="00353123" w:rsidRPr="00F70750" w:rsidRDefault="00353123" w:rsidP="00642C2A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5D5FA57C" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5D5FA57C" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="369"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4D7EDBA1" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00631754">
+          <w:p w14:paraId="4D7EDBA1" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>添付資料</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="16BCA055" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005C6765">
+          <w:p w14:paraId="16BCA055" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-898816908"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A651E6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有   </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-511217244"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00A651E6">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5C7B040C" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5C7B040C" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="369"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="395C6043" w14:textId="2C85AABD" w:rsidR="009A31D5" w:rsidRPr="009A31D5" w:rsidRDefault="009A31D5" w:rsidP="009A31D5">
+          <w:p w14:paraId="395C6043" w14:textId="2C85AABD" w:rsidR="009A31D5" w:rsidRPr="009A31D5" w:rsidRDefault="009A31D5" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A31D5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>見積</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="009A31D5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ご希望納期</w:t>
             </w:r>
             <w:r w:rsidRPr="009A31D5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="32E37E8F" w14:textId="349C2700" w:rsidR="00575671" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="009A31D5">
+          <w:p w14:paraId="32E37E8F" w14:textId="349C2700" w:rsidR="00575671" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="36713608"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F754C">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F754C" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有（</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　 </w:t>
             </w:r>
             <w:r w:rsidR="00214F48">
@@ -2835,152 +2811,154 @@
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002F754C">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-135730520"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F754C">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F754C" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F754C">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>特に決めていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="009A31D5" w:rsidRPr="00B1557D" w14:paraId="1BA0C414" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="009A31D5" w:rsidRPr="00B1557D" w14:paraId="1BA0C414" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="369"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2CFA0454" w14:textId="23717EA9" w:rsidR="009A31D5" w:rsidRPr="009A31D5" w:rsidRDefault="009A31D5" w:rsidP="00311DE1">
+          <w:p w14:paraId="2CFA0454" w14:textId="23717EA9" w:rsidR="009A31D5" w:rsidRPr="009A31D5" w:rsidRDefault="009A31D5" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009A31D5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>報告書ご希望納期</w:t>
             </w:r>
             <w:r w:rsidRPr="009A31D5">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FF0000"/>
                 <w:szCs w:val="21"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6"/>
               </w:rPr>
               <w:t>※</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0E84E70E" w14:textId="148AA2FD" w:rsidR="009A31D5" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="0080476D">
+          <w:p w14:paraId="0E84E70E" w14:textId="148AA2FD" w:rsidR="009A31D5" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-87394687"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F754C">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F754C" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有（　　 </w:t>
             </w:r>
             <w:r w:rsidR="002F754C">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="002F754C" w:rsidRPr="005C6765">
@@ -3002,142 +2980,144 @@
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="002F754C">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2034182083"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F754C">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="002F754C" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="002F754C">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>特に決めていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="70179642" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="70179642" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="369"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="765720DD" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00311DE1">
+          <w:p w14:paraId="765720DD" w14:textId="77777777" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>ご予算</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="0794BCB1" w14:textId="0F58700C" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005C284D">
+          <w:p w14:paraId="0794BCB1" w14:textId="0F58700C" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1746915946"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="002F754C">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有（\</w:t>
             </w:r>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">　　　　　　　 　　</w:t>
             </w:r>
             <w:r w:rsidR="005B338A">
@@ -3166,94 +3146,95 @@
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="005B338A">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="382218460"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005B338A">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>特に決めていない</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="53C5FCD6" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="53C5FCD6" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="425"/>
+          <w:trHeight w:val="369"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="53EC5883" w14:textId="5B9CE6F1" w:rsidR="00353123" w:rsidRPr="00AC64D2" w:rsidRDefault="009C33EF" w:rsidP="00631754">
+          <w:p w14:paraId="53EC5883" w14:textId="5B9CE6F1" w:rsidR="00353123" w:rsidRPr="00AC64D2" w:rsidRDefault="009C33EF" w:rsidP="004D3C6D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009C33EF">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>CAS IP Finder, powered by STN™</w:t>
             </w:r>
             <w:r w:rsidR="00AC64D2" w:rsidRPr="009C33EF">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
@@ -3270,218 +3251,230 @@
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>ご契約</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="00AC64D2">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="17"/>
                 <w:szCs w:val="17"/>
               </w:rPr>
               <w:t>状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2D0C8138" w14:textId="7EE9101A" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005C6765">
+          <w:p w14:paraId="2D0C8138" w14:textId="7EE9101A" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="004D3C6D">
             <w:pPr>
-              <w:rPr>
-[...1 lines deleted...]
-                <w:sz w:val="20"/>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="1679926924"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D3B44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有（定額制</w:t>
             </w:r>
             <w:r w:rsidR="00366734">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>）</w:t>
             </w:r>
             <w:r w:rsidR="00366734" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="-1145814345"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="00366734">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00366734" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 有（</w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">従量制）    </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
+                  <w:lang w:eastAsia="zh-TW"/>
                 </w:rPr>
                 <w:id w:val="810910241"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
                 <w:r w:rsidR="005D3B44">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
+                    <w:lang w:eastAsia="zh-TW"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 無</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00363C95" w14:paraId="22EBB0A1" w14:textId="77777777" w:rsidTr="002D56A1">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00363C95" w14:paraId="22EBB0A1" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
-          <w:trHeight w:val="850"/>
+          <w:trHeight w:val="510"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="6D81801F" w14:textId="0E9100B6" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00353123" w:rsidP="00631754">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="FFFFFF"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>お打合せ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8295" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
             <w:tcBorders>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7968ABCE" w14:textId="179E79CB" w:rsidR="00366734" w:rsidRDefault="00366734" w:rsidP="00631754">
+          <w:p w14:paraId="7968ABCE" w14:textId="082396B1" w:rsidR="00366734" w:rsidRDefault="00366734" w:rsidP="00631754">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366734">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>調査内容の詳細確認および適切な調査方針を立てるため</w:t>
             </w:r>
             <w:r w:rsidR="00287348">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidR="000F398E">
@@ -3496,259 +3489,289 @@
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>お打合せをお願いしております</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="23304741" w14:textId="77777777" w:rsidR="002D56A1" w:rsidRPr="002D56A1" w:rsidRDefault="002D56A1" w:rsidP="00631754">
             <w:pPr>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="2"/>
                 <w:szCs w:val="2"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="224A9966" w14:textId="3E1F98F4" w:rsidR="00DE44CE" w:rsidRPr="000F398E" w:rsidRDefault="00353123" w:rsidP="19B53E72">
             <w:pPr>
               <w:spacing w:line="200" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>希望日時</w:t>
             </w:r>
             <w:r w:rsidR="21525D96" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>①</w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="0A9C654A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>月</w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="7DF1691B" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>日</w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="33DF67D3" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>：</w:t>
             </w:r>
             <w:r w:rsidR="3C8A1DA3" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">   </w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">～　</w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="007E2188">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="000F398E" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>、②</w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="425E9E06" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">  月  </w:t>
             </w:r>
             <w:r w:rsidR="425E9E06" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> 日</w:t>
             </w:r>
             <w:r w:rsidR="0AE73884" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">   ： </w:t>
             </w:r>
             <w:r w:rsidR="0AE73884" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="0030252A" w:rsidRPr="19B53E72">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t xml:space="preserve">  ～  </w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5DF0F8DC" w14:textId="77777777" w:rsidTr="1115F85F">
+      <w:tr w:rsidR="00353123" w:rsidRPr="00B1557D" w14:paraId="5DF0F8DC" w14:textId="77777777" w:rsidTr="5F6FAAC0">
         <w:trPr>
           <w:trHeight w:val="698"/>
           <w:tblHeader/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2339" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="A6A6A6" w:themeFill="background1" w:themeFillShade="A6"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1573AB25" w14:textId="77777777" w:rsidR="007D1F4E" w:rsidRPr="0058164A" w:rsidRDefault="00353123" w:rsidP="005C6765">
             <w:pPr>
               <w:spacing w:line="220" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="FFFFFF"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
@@ -3813,492 +3836,648 @@
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00366734">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>初めてご依頼の方は</w:t>
             </w:r>
             <w:r w:rsidR="00287348">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="16"/>
                 <w:szCs w:val="16"/>
               </w:rPr>
               <w:t>アンケートにご協力ください</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="2BD8E148" w14:textId="475E6EA8" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00622334" w:rsidP="005C6765">
+          <w:p w14:paraId="4DE3F71B" w14:textId="5E8CD939" w:rsidR="006162D5" w:rsidRDefault="00000000" w:rsidP="00206392">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2415"/>
+                <w:tab w:val="left" w:pos="5838"/>
+              </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2147270940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007B16EC">
+                <w:r w:rsidR="00C27FC1">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> HP </w:t>
+            </w:r>
+            <w:r w:rsidR="007F4E23">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="005D3B44">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-984610925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00A04EA3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 特許ニュース　</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00AB2EF7">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>WEB検索</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="-349577488"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00254B07">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00BB48AA">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00361CBC">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>生成AI（</w:t>
+            </w:r>
+            <w:r w:rsidR="00F100EA">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ChatGPT,</w:t>
+            </w:r>
+            <w:r w:rsidR="00206392">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00F100EA">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>Copilot等</w:t>
+            </w:r>
+            <w:r w:rsidR="006162D5">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>）</w:t>
+            </w:r>
+            <w:r w:rsidR="00206392">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1451126911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00A04EA3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="005D3B44">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">雑誌広告　</w:t>
-            </w:r>
+              <w:t>雑誌広告</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B63DD22" w14:textId="1869B0D2" w:rsidR="00CC61AE" w:rsidRDefault="00000000" w:rsidP="00C27FC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="2415"/>
+                <w:tab w:val="left" w:pos="5252"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1731833484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00A04EA3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 既利用者の推薦 　</w:t>
+              <w:t xml:space="preserve"> 既利用者の推薦</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1214391897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00254B07">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidR="001A04B4">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t>弊協会他部署の紹介</w:t>
             </w:r>
-          </w:p>
-[...10 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00C27FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-83458945"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="007B16EC">
+                <w:r w:rsidR="00C34948">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 展示会ブース等　</w:t>
-            </w:r>
+              <w:t xml:space="preserve"> 展示会ブース等</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A475768" w14:textId="03A85312" w:rsidR="00353123" w:rsidRPr="005C6765" w:rsidRDefault="00000000" w:rsidP="00C27FC1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="5252"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:color w:val="0000FF"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1054269817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00A04EA3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> カタログ・パンフレット・ちらし等の配布物　</w:t>
+              <w:t xml:space="preserve"> カタログ・パンフレット・ちらし等の配布物</w:t>
+            </w:r>
+            <w:r w:rsidR="00C27FC1">
+              <w:rPr>
+                <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1517535670"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
-              <w:sdtEndPr/>
               <w:sdtContent>
-                <w:r w:rsidR="005D3B44">
+                <w:r w:rsidR="00A04EA3">
                   <w:rPr>
                     <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00353123" w:rsidRPr="005C6765">
               <w:rPr>
                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="00880617" w14:textId="0A8D3925" w:rsidR="00E404A6" w:rsidRDefault="004767E3" w:rsidP="00C81708">
-[...2 lines deleted...]
-        <w:jc w:val="left"/>
+    <w:p w14:paraId="459280AE" w14:textId="24286152" w:rsidR="003A4A36" w:rsidRPr="00226DC4" w:rsidRDefault="006D6125" w:rsidP="003A4A36">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
         <w:rPr>
-          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
+      <w:r w:rsidRPr="00390863">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>◆</w:t>
       </w:r>
-      <w:r w:rsidR="00315F68" w:rsidRPr="00B2001A">
+      <w:r w:rsidR="003A4A36" w:rsidRPr="00226DC4">
         <w:rPr>
-          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
-          <w:sz w:val="20"/>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:b/>
+          <w:bCs/>
         </w:rPr>
-        <w:t>ご</w:t>
-[...97 lines deleted...]
-        <w:t>◆</w:t>
+        <w:t>【必須】個人情報の取扱いについてご確認いただき、チェックをお願いします</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5E3EA0" w14:textId="3DFCDA12" w:rsidR="00B2001A" w:rsidRPr="00B2001A" w:rsidRDefault="0044170D" w:rsidP="004767E3">
-[...1 lines deleted...]
-        <w:spacing w:line="240" w:lineRule="exact"/>
+    <w:p w14:paraId="205F69AE" w14:textId="4528E0B0" w:rsidR="003A4A36" w:rsidRPr="00442B24" w:rsidRDefault="003A4A36" w:rsidP="00442B24">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="140" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00442B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>ご記入いただいた個人情報は、お問い合わせ・ご依頼内容への対応、見積作成、打合せ日程の調整および必要なご連絡のために利用します。個人情報の取扱いについては、</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidRPr="00442B24">
+          <w:rPr>
+            <w:rStyle w:val="a6"/>
+            <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+            <w:sz w:val="16"/>
+            <w:szCs w:val="16"/>
+          </w:rPr>
+          <w:t>化学情報協会のプライバシーポリシー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidRPr="00442B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00442B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>をご確認ください。 </w:t>
+      </w:r>
+      <w:r w:rsidR="00535EB6" w:rsidRPr="00442B24">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+        <w:t>※チェックがない場合、お問い合わせ・ご依頼をお受けできない場合があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07660338" w14:textId="36DDA844" w:rsidR="003A4A36" w:rsidRPr="00226DC4" w:rsidRDefault="00000000" w:rsidP="00442B24">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
+        <w:ind w:leftChars="100" w:left="210"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="-1009602005"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
+            <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="0022259C">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="003A4A36" w:rsidRPr="00226DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> 化学情報協会のプライバシーポリシーに同意します</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D5E3EA0" w14:textId="087311CA" w:rsidR="00B2001A" w:rsidRPr="00B2001A" w:rsidRDefault="004767E3" w:rsidP="0004290E">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="200" w:lineRule="atLeast"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00390863">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>◆</w:t>
+      </w:r>
+      <w:r w:rsidR="00CF308A" w:rsidRPr="00390863">
+        <w:rPr>
+          <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t>ご記入いただいた内容は秘密情報として取り扱い、その管理には十分配慮いたします</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="239568A7" w14:textId="1A1159FB" w:rsidR="00857637" w:rsidRDefault="00D13C5F" w:rsidP="004767E3">
+      <w:pPr>
+        <w:spacing w:line="240" w:lineRule="exact"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+          <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251660800" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E40DD09" wp14:editId="365CC313">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0E40DD09" wp14:editId="34B975BA">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-32385</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>left</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>57150</wp:posOffset>
+                  <wp:posOffset>9525</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="1393190" cy="255270"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="8" name="片側の 2 つの角を丸めた四角形 19"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="1393190" cy="255270"/>
                         </a:xfrm>
                         <a:custGeom>
                           <a:avLst/>
                           <a:gdLst>
                             <a:gd name="T0" fmla="*/ 195395 w 3723036"/>
                             <a:gd name="T1" fmla="*/ 0 h 390790"/>
                             <a:gd name="T2" fmla="*/ 3527641 w 3723036"/>
@@ -4458,330 +4637,264 @@
                                 <w:kern w:val="24"/>
                                 <w:szCs w:val="36"/>
                               </w:rPr>
                               <w:t>お問い合わせ</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="ctr" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="0E40DD09" id="片側の 2 つの角を丸めた四角形 19" o:spid="_x0000_s1031" style="position:absolute;margin-left:-2.55pt;margin-top:4.5pt;width:109.7pt;height:20.1pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" coordsize="3723036,390790" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3I2wu4QMAANMMAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l7p/oPFx5O6vIVkiZY9Xe90&#10;VaXri3T0BzjGBHSAqe2E7P36zhjI2t2FtNUlEsH48eOZeYbx5OHdpW3ImUtViy7zwrvAI7xjoqi7&#10;Y+b9mX/68d4jStOuoI3oeOY9ceW9e3zzw8PQ73kkKtEUXBIg6dR+6DOv0rrf+75iFW+puhM972Cy&#10;FLKlGoby6BeSDsDeNn4UBFt/ELLopWBcKXj6cZz0Hg1/WXKmfy9LxTVpMg9s0+YqzfWAV//xge6P&#10;kvZVzSYz6P+woqV1B5teqT5STclJ1i+o2ppJoUSp75hofVGWNePGB/AmDP7hzZeK9tz4AsFR/TVM&#10;6vvRst/OX/o/JJqu+s+CfVUQEX/o1f46gwMFGHIYfhUFaEhPWhhnL6VscSW4QS4mpk/XmPKLJgwe&#10;hnEahymEnsFclCTRzgTdp/t5NTsp/TMXhomePys9alLAnYloQTrawrY5kJRtA/K89UmYJnGakIHE&#10;uygO4u0k5BUbWtiAVCROgx1YMVHPjJGFisG07SZcpowt8DLlxkJNti1TJhZ48mjJ1K0Fvcm7s8HG&#10;88UQwPt5DepN3tQGr/OGtlrBcghCW6lRpUVbQ1uvNU5bqluctmBrnP9Bq9AW62am2mIt51VoCxWQ&#10;bQAfsk2SV1LfVmkVGbkarXBGtkrrnK5Ga5y2SuucrkZrnLZK65y2RutIV6DFkhO5Ci29yJEtz803&#10;LrYleiWVoY4e50pJq7l4sks3VU+4IxTP4hwSCMtpLxTWaiymUJDzEEsikAAOZy146sBBVYTHS3BI&#10;JZsdBEN4sggPHThogfDdIjxy4BBohKeL8NiBYylCPJSaBWejjbtg8jZcdjdxF0z+hssOb90Fk8eh&#10;4/Kow6SchN4Fu5Y8gvyDviXH/ILOJccEgt4lh9Qwx1lPNQpvwg+3ZMi8Ka08UsH9ePLhdCvOPBcG&#10;qDEJxtJkgjMfys+QprOh0+noYGcEOx1q9hP/5uC3cQKfZzxkntnzahoocr/b3BtNXpucjJsUc7aY&#10;N37JODk7Lpph8+8IH5PhXwMdM2am1zweeV+4ND7A/JvlWgq9S8oaofjoBwpsXtKr0pgoVtekRFMX&#10;n+qmQWmVPB4+NJKcKSTP+wS/U9o7sMa8753AZXO4cDk3TfNYSEwfiK0fttNqry+HC6mLzNsgIT45&#10;iOIJGkMpxr4a/gfATSXkN48M0FNnnvrrRCX3SPNLB01rGm42ECZtBptkh+ePtGcO9gztGFBlHtPS&#10;gxqGgw8axrDo1Mv6WMFeYxnpxHtoScsaO0dj82jXNIDO2URv6vKxNbfHBvX8X+TxbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhAJtvsynbAAAABwEAAA8AAABkcnMvZG93bnJldi54bWxMj9FOhDAQRd9N/Idm&#10;THwxuwVEs0XKRjHGxDfRDyh0Foh0Smh3F//e8UkfJ/fm3DPlfnWTOOESRk8a0m0CAqnzdqRew+fH&#10;y2YHIkRD1kyeUMM3BthXlxelKaw/0zuemtgLhlAojIYhxrmQMnQDOhO2fkbi7OAXZyKfSy/tYs4M&#10;d5PMkuReOjMSLwxmxnrA7qs5Oqa8HV5lW9f584Lqpt01SuKT0vr6an18ABFxjX9l+NVndajYqfVH&#10;skFMGjZ3KTc1KP6I4yzNb0G0GnKVgaxK+d+/+gEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4A&#10;AADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAA&#10;IQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAA&#10;IQA3I2wu4QMAANMMAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAI&#10;AAAAIQCbb7Mp2wAAAAcBAAAPAAAAAAAAAAAAAAAAADsGAABkcnMvZG93bnJldi54bWxQSwUGAAAA&#10;AAQABADzAAAAQwcAAAAA&#10;" adj="-11796480,,5400" path="m195395,l3527641,v107914,,195395,87481,195395,195395l3723036,390790,,390790,,195395c,87481,87481,,195395,xe" fillcolor="#a5a5a5" stroked="f" strokeweight="2pt">
+              <v:shape w14:anchorId="0E40DD09" id="片側の 2 つの角を丸めた四角形 19" o:spid="_x0000_s1031" style="position:absolute;margin-left:0;margin-top:.75pt;width:109.7pt;height:20.1pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:left;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" coordsize="3723036,390790" o:spt="100" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA3I2wu4QMAANMMAAAOAAAAZHJzL2Uyb0RvYy54bWysV22PozYQ/l7p/oPFx5O6vIVkiZY9Xe90&#10;VaXri3T0BzjGBHSAqe2E7P36zhjI2t2FtNUlEsH48eOZeYbx5OHdpW3ImUtViy7zwrvAI7xjoqi7&#10;Y+b9mX/68d4jStOuoI3oeOY9ceW9e3zzw8PQ73kkKtEUXBIg6dR+6DOv0rrf+75iFW+puhM972Cy&#10;FLKlGoby6BeSDsDeNn4UBFt/ELLopWBcKXj6cZz0Hg1/WXKmfy9LxTVpMg9s0+YqzfWAV//xge6P&#10;kvZVzSYz6P+woqV1B5teqT5STclJ1i+o2ppJoUSp75hofVGWNePGB/AmDP7hzZeK9tz4AsFR/TVM&#10;6vvRst/OX/o/JJqu+s+CfVUQEX/o1f46gwMFGHIYfhUFaEhPWhhnL6VscSW4QS4mpk/XmPKLJgwe&#10;hnEahymEnsFclCTRzgTdp/t5NTsp/TMXhomePys9alLAnYloQTrawrY5kJRtA/K89UmYJnGakIHE&#10;uygO4u0k5BUbWtiAVCROgx1YMVHPjJGFisG07SZcpowt8DLlxkJNti1TJhZ48mjJ1K0Fvcm7s8HG&#10;88UQwPt5DepN3tQGr/OGtlrBcghCW6lRpUVbQ1uvNU5bqluctmBrnP9Bq9AW62am2mIt51VoCxWQ&#10;bQAfsk2SV1LfVmkVGbkarXBGtkrrnK5Ga5y2SuucrkZrnLZK65y2RutIV6DFkhO5Ci29yJEtz803&#10;LrYleiWVoY4e50pJq7l4sks3VU+4IxTP4hwSCMtpLxTWaiymUJDzEEsikAAOZy146sBBVYTHS3BI&#10;JZsdBEN4sggPHThogfDdIjxy4BBohKeL8NiBYylCPJSaBWejjbtg8jZcdjdxF0z+hssOb90Fk8eh&#10;4/Kow6SchN4Fu5Y8gvyDviXH/ILOJccEgt4lh9Qwx1lPNQpvwg+3ZMi8Ka08UsH9ePLhdCvOPBcG&#10;qDEJxtJkgjMfys+QprOh0+noYGcEOx1q9hP/5uC3cQKfZzxkntnzahoocr/b3BtNXpucjJsUc7aY&#10;N37JODk7Lpph8+8IH5PhXwMdM2am1zweeV+4ND7A/JvlWgq9S8oaofjoBwpsXtKr0pgoVtekRFMX&#10;n+qmQWmVPB4+NJKcKSTP+wS/U9o7sMa8753AZXO4cDk3TfNYSEwfiK0fttNqry+HC6mLzNsgIT45&#10;iOIJGkMpxr4a/gfATSXkN48M0FNnnvrrRCX3SPNLB01rGm42ECZtBptkh+ePtGcO9gztGFBlHtPS&#10;gxqGgw8axrDo1Mv6WMFeYxnpxHtoScsaO0dj82jXNIDO2URv6vKxNbfHBvX8X+TxbwAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhABfO3MHaAAAABQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENk&#10;JC5oSzsVWEvTCYoQ0m6UPUDaeG1F41RJtpW3x5zgaP+/Pn8ud4udxBl9GB0pSNcJCKTOmZF6BYfP&#10;t9UWRIiajJ4coYJvDLCrrq9KXRh3oQ88N7EXDKFQaAVDjHMhZegGtDqs3YzE2dF5qyOPvpfG6wvD&#10;7SQ3SfIgrR6JLwx6xnrA7qs5Wabsj++yrevs1WN+126bXOJLrtTtzfL8BCLiEv/K8KvP6lCxU+tO&#10;ZIKYFPAjkbf3IDjcpHkGolWQpY8gq1L+t69+AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;ADcjbC7hAwAA0wwAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhABfO3MHaAAAABQEAAA8AAAAAAAAAAAAAAAAAOwYAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAABCBwAAAAA=&#10;" adj="-11796480,,5400" path="m195395,l3527641,v107914,,195395,87481,195395,195395l3723036,390790,,390790,,195395c,87481,87481,,195395,xe" fillcolor="#a5a5a5" stroked="f" strokeweight="2pt">
                 <v:stroke joinstyle="miter"/>
                 <v:shadow color="black" opacity="26213f" origin="-.5,-.5" offset=".74836mm,.74836mm"/>
                 <v:formulas/>
                 <v:path arrowok="t" o:connecttype="custom" o:connectlocs="73118,0;1320072,0;1393190,127635;1393190,255270;1393190,255270;0,255270;0,255270;0,127635;73118,0" o:connectangles="0,0,0,0,0,0,0,0,0" textboxrect="0,0,3723036,390790"/>
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="270397CD" w14:textId="77777777" w:rsidR="00B2001A" w:rsidRPr="00FC7BAC" w:rsidRDefault="00B2001A" w:rsidP="00B2001A">
                       <w:pPr>
                         <w:pStyle w:val="Web"/>
                         <w:spacing w:before="0" w:beforeAutospacing="0" w:after="0" w:afterAutospacing="0" w:line="300" w:lineRule="exact"/>
                         <w:textAlignment w:val="baseline"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                           <w:b/>
                           <w:color w:val="FFFFFF"/>
                           <w:sz w:val="20"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B2001A">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFC000"/>
                           <w:kern w:val="24"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00FC7BAC">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:b/>
                           <w:bCs/>
                           <w:color w:val="FFFFFF"/>
                           <w:kern w:val="24"/>
                           <w:szCs w:val="36"/>
                         </w:rPr>
                         <w:t>お問い合わせ</w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-    </w:p>
-[...71 lines deleted...]
-      <w:r w:rsidR="0058164A">
+      <w:r w:rsidR="0044170D">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D180A6B" wp14:editId="4DB19442">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="683DF0C6" wp14:editId="7272AF3C">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-3810</wp:posOffset>
+                  <wp:posOffset>28575</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>169545</wp:posOffset>
+                  <wp:posOffset>0</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6672580" cy="881380"/>
-                <wp:effectExtent l="19050" t="19050" r="33020" b="33020"/>
+                <wp:extent cx="1723390" cy="255270"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
                 <wp:wrapNone/>
-                <wp:docPr id="5" name="Rectangle 60"/>
+                <wp:docPr id="4" name="Text Box 58"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr>
+                      <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6672580" cy="881380"/>
+                          <a:ext cx="1723390" cy="255270"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:noFill/>
-[...6 lines deleted...]
-                          <a:tailEnd/>
+                        <a:solidFill>
+                          <a:srgbClr val="FFFFFF"/>
+                        </a:solidFill>
+                        <a:ln>
+                          <a:noFill/>
                         </a:ln>
-                        <a:effectLst/>
                         <a:extLst>
-                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
-                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
+                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
                               <a:solidFill>
-                                <a:srgbClr val="FFFFFF"/>
+                                <a:srgbClr val="000000"/>
                               </a:solidFill>
-                            </a14:hiddenFill>
-[...8 lines deleted...]
-                            </a14:hiddenEffects>
+                              <a:miter lim="800000"/>
+                              <a:headEnd/>
+                              <a:tailEnd/>
+                            </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
+                      <wps:txbx>
+                        <w:txbxContent>
+                          <w:p w14:paraId="63AAA2C7" w14:textId="77777777" w:rsidR="00B2001A" w:rsidRDefault="00B2001A"/>
+                        </w:txbxContent>
+                      </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+          <mc:Fallback>
             <w:pict>
-              <v:rect id="Rectangle 60" style="position:absolute;left:0;text-align:left;margin-left:-.3pt;margin-top:13.35pt;width:525.4pt;height:69.4pt;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokecolor="#a5a5a5" strokeweight="5pt" w14:anchorId="0C039895" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDQmWr1HgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vthJl9Q14hRBug4D&#10;ugvQ7gMUWbaFyqJGKXG6rx8lJ2m2vQ1LAIEypUPynKPl7aE3bK/Qa7AVn05yzpSVUGvbVvz70/27&#10;gjMfhK2FAasq/qI8v129fbMcXKlm0IGpFTICsb4cXMW7EFyZZV52qhd+Ak5ZSjaAvQi0xTarUQyE&#10;3ptslueLbACsHYJU3tPXuzHJVwm/aZQMX5vGq8BMxam3kFZM6zau2WopyhaF67Q8tiH+oYteaEtF&#10;z1B3Igi2Q/0XVK8lgocmTCT0GTSNlirNQNNM8z+meeyEU2kWIse7M03+/8HKL/tH9w1j6949gHz2&#10;zMKmE7ZVa0QYOiVqKjeNRGWD8+X5Qtx4usq2w2eoSVqxC5A4ODTYR0Cajh0S1S9nqtUhMEkfF4vr&#10;2bwgRSTlimJ6RXEsIcrTbYc+fFTQsxhUHEnKhC72Dz6MR09HYjEL99qYJKexbKAKV/M84veurngg&#10;eZ+fOhKJCdOSU2XAhObB6DreTAxgu90YZHtBblnP4//Y1G/Heh3Is0b31Hkef6OLIlUfbJ1aCEKb&#10;MaaJjI3gKrnx2PuJvOhTX26hfiEiEUZ70nOioAP8ydlA1qy4/7ETqDgznyyJcf1+djMnL6dNUdzQ&#10;lHiZ2F4khJUERATQ4CnchNH9O4e67ajONPFgYU3yNTox+9rTUXQyX9Lm+FCiuy/36dTrc179AgAA&#10;//8DAFBLAwQUAAYACAAAACEAUMqjMt4AAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU+DQBCF&#10;7yb+h82YeGsXScCKLE1DYqKHHkQvvS3sFEjZWcIuBf+905PeZvJe3vtevl/tIK44+d6RgqdtBAKp&#10;caanVsH319tmB8IHTUYPjlDBD3rYF/d3uc6MW+gTr1VoBYeQz7SCLoQxk9I3HVrtt25EYu3sJqsD&#10;v1MrzaQXDreDjKMolVb3xA2dHrHssLlUs+WS01gfdh9H+9KcltJ4X87H90qpx4f18Aoi4Br+zHDD&#10;Z3QomKl2MxkvBgWblI0K4vQZxE2OkigGUfOVJgnIIpf/FxS/AAAA//8DAFBLAQItABQABgAIAAAA&#10;IQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0A&#10;FAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0A&#10;FAAGAAgAAAAhANCZavUeAgAAFgQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsB&#10;Ai0AFAAGAAgAAAAhAFDKozLeAAAACQEAAA8AAAAAAAAAAAAAAAAAeAQAAGRycy9kb3ducmV2Lnht&#10;bFBLBQYAAAAABAAEAPMAAACDBQAAAAA=&#10;">
-[...3 lines deleted...]
-              </v:rect>
+              <v:shape w14:anchorId="683DF0C6" id="Text Box 58" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:2.25pt;margin-top:0;width:135.7pt;height:20.1pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQArlyc89wEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU1Fv0zAQfkfiP1h+p2kzyrqo6TQ6FSGN&#10;gTT4AY7jJBaOz5zdJuXXc3a6rhpviDxYvpz93X3ffV7fjr1hB4Vegy35YjbnTFkJtbZtyX98371b&#10;ceaDsLUwYFXJj8rz283bN+vBFSqHDkytkBGI9cXgSt6F4Ios87JTvfAzcMpSsgHsRaAQ26xGMRB6&#10;b7J8Pv+QDYC1Q5DKe/p7PyX5JuE3jZLha9N4FZgpOfUW0oppreKabdaiaFG4TstTG+IfuuiFtlT0&#10;DHUvgmB71H9B9VoieGjCTEKfQdNoqRIHYrOYv2Lz1AmnEhcSx7uzTP7/wcrHw5P7hiyMH2GkASYS&#10;3j2A/OmZhW0nbKvuEGHolKip8CJKlg3OF6erUWpf+AhSDV+gpiGLfYAENDbYR1WIJyN0GsDxLLoa&#10;A5Ox5HV+dXVDKUm5fLnMr9NUMlE833bowycFPYubkiMNNaGLw4MPsRtRPB+JxTwYXe+0MSnAttoa&#10;ZAdBBtilLxF4dczYeNhCvDYhxj+JZmQ2cQxjNTJdl3wZISLrCuoj8UaYfEXvgDYd4G/OBvJUyf2v&#10;vUDFmflsSbvr9/nNkkyYgtUqksbLRHWREFYSUMkDZ9N2Gybb7h3qtqM606ws3JHajU5CvPR0ap5c&#10;k/Q5OTza8jJOp17e4eYPAAAA//8DAFBLAwQUAAYACAAAACEABnDjPtoAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDRKGEOFWphFCPLYjzNl6SUHsdxW6T8vUsJzjOzmjm&#10;bbmcvFMnGmIX2MDtLANFXAfbcWPg/e3lZgEqJmSLLjAZOFOEZXV5UWJhw8hbOu1So6SEY4EG2pT6&#10;QutYt+QxzkJPLN5nGDwmkUOj7YCjlHun8yy71x47loUWe1q3VB92R29g80Hn1wW6bb/+OozfU/O8&#10;WdnJmOurafUEKtGU/sLwiy/oUAnTPhzZRuUM3M0laED+ETN/mD+C2ss1y0FXpf5PX/0AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAK5cnPPcBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABnDjPtoAAAAFAQAADwAAAAAAAAAAAAAAAABRBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
+                <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
+                  <w:txbxContent>
+                    <w:p w14:paraId="63AAA2C7" w14:textId="77777777" w:rsidR="00B2001A" w:rsidRDefault="00B2001A"/>
+                  </w:txbxContent>
+                </v:textbox>
+              </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0058164A">
+    </w:p>
+    <w:p w14:paraId="348BFAF9" w14:textId="13C17D4C" w:rsidR="008F4687" w:rsidRPr="008F4687" w:rsidRDefault="00D13C5F" w:rsidP="008F4687">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251655680" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70426929" wp14:editId="072CA488">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251652608" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="70426929" wp14:editId="221F7B88">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>3314065</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>130810</wp:posOffset>
+                  <wp:posOffset>68580</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="3355340" cy="984885"/>
+                <wp:extent cx="3355340" cy="946785"/>
                 <wp:effectExtent l="0" t="0" r="0" b="5715"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Text Box 49"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="3355340" cy="984885"/>
+                          <a:ext cx="3355340" cy="946785"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
                         <a:ln>
                           <a:noFill/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
                             <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="6350">
                               <a:solidFill>
                                 <a:srgbClr val="000000"/>
                               </a:solidFill>
                               <a:miter lim="800000"/>
                               <a:headEnd/>
                               <a:tailEnd/>
                             </a14:hiddenLine>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:txbx>
                         <w:txbxContent>
-                          <w:p w14:paraId="6A1A7C16" w14:textId="77777777" w:rsidR="00E404A6" w:rsidRPr="005C6765" w:rsidRDefault="00E404A6" w:rsidP="004767E3">
+                          <w:p w14:paraId="6A1A7C16" w14:textId="77777777" w:rsidR="00E404A6" w:rsidRPr="00B905B3" w:rsidRDefault="00E404A6" w:rsidP="00B905B3">
                             <w:pPr>
-                              <w:spacing w:line="240" w:lineRule="exact"/>
+                              <w:spacing w:line="160" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
-                                <w:sz w:val="20"/>
-                                <w:szCs w:val="18"/>
+                                <w:sz w:val="14"/>
+                                <w:szCs w:val="12"/>
                               </w:rPr>
                             </w:pPr>
                           </w:p>
                           <w:p w14:paraId="15174FF5" w14:textId="3A6DCC49" w:rsidR="00E404A6" w:rsidRPr="005C6765" w:rsidRDefault="00B2001A" w:rsidP="0058164A">
                             <w:pPr>
                               <w:spacing w:line="280" w:lineRule="exact"/>
                               <w:ind w:left="105" w:hangingChars="50" w:hanging="105"/>
                               <w:jc w:val="left"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                                 <w:b/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="005C6765">
                               <w:rPr>
                                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                                 <w:b/>
                                 <w:szCs w:val="21"/>
                               </w:rPr>
                               <w:t>(</w:t>
                             </w:r>
                             <w:r w:rsidR="0086357B" w:rsidRPr="005C6765">
                               <w:rPr>
                                 <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
@@ -4962,60 +5075,60 @@
                                 <w:sz w:val="24"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">      </w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:shape w14:anchorId="70426929" id="Text Box 49" o:spid="_x0000_s1032" type="#_x0000_t202" style="position:absolute;margin-left:260.95pt;margin-top:10.3pt;width:264.2pt;height:77.55pt;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCANLD59wEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9uO0zAQfUfiHyy/0/QKadR0tXRVhLQs&#10;SMt+gOM4iUXiMWO3Sfl6xk63W+BtRR4sj8c+M+fMyeZm6Fp2VOg0mJzPJlPOlJFQalPn/On7/l3K&#10;mfPClKIFo3J+Uo7fbN++2fQ2U3NooC0VMgIxLuttzhvvbZYkTjaqE24CVhlKVoCd8BRinZQoekLv&#10;2mQ+nb5PesDSIkjlHJ3ejUm+jfhVpaT/WlVOedbmnHrzccW4FmFNthuR1Shso+W5DfGKLjqhDRW9&#10;QN0JL9gB9T9QnZYIDio/kdAlUFVaqsiB2Mymf7F5bIRVkQuJ4+xFJvf/YOXD8dF+Q+aHjzDQACMJ&#10;Z+9B/nDMwK4Rpla3iNA3SpRUeBYkS3rrsvPTILXLXAAp+i9Q0pDFwUMEGirsgirEkxE6DeB0EV0N&#10;nkk6XCxWq8WSUpJy63SZpqtYQmTPry06/0lBx8Im50hDjejieO986EZkz1dCMQetLve6bWOAdbFr&#10;kR0FGWAfvzP6H9daEy4bCM9GxHASaQZmI0c/FAPTZc5jg4F1AeWJeCOMvqL/gDYN4C/OevJUzt3P&#10;g0DFWfvZkHYflvP1ikwYgzRdE2m8ThRXCWEkAeXcczZud3607cGirhuqM87KwC2pXekoxEtP5+bJ&#10;NVGfs8ODLa/jeOvlP9z+BgAA//8DAFBLAwQUAAYACAAAACEAsi8soeEAAAALAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbixZUTvWNZ22SQhuaGUHdssa01Y0TtVka3h7stO42fKn&#10;399frIPp2QVH11mSMJ8JYEi11R01Eg6fr08vwJxXpFVvCSX8ooN1eX9XqFzbifZ4qXzDYgi5XElo&#10;vR9yzl3dolFuZgekePu2o1E+rmPD9aimGG56ngiRcaM6ih9aNeCuxfqnOhsJX2ETDtP7x36bbodq&#10;NyzpmE1vUj4+hM0KmMfgbzBc9aM6lNHpZM+kHeslpMl8GVEJiciAXQGRimdgpzgt0gXwsuD/O5R/&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAIA0sPn3AQAAzwMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhALIvLKHhAAAACwEAAA8AAAAAAAAAAAAA&#10;AAAAUQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABfBQAAAAA=&#10;" stroked="f" strokeweight=".5pt">
+              <v:shape w14:anchorId="70426929" id="Text Box 49" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:213pt;margin-top:5.4pt;width:264.2pt;height:74.55pt;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDyb7iD+AEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC81/I7tmA5SB24KJCm&#10;BdJ8AEVRElGJyy5pS+7Xd0k5jtvegupAcLnk7M7saHPbtw07KnQaTMYnozFnykgotKky/vx9/2HF&#10;mfPCFKIBozJ+Uo7fbt+/23Q2VVOooSkUMgIxLu1sxmvvbZokTtaqFW4EVhlKloCt8BRilRQoOkJv&#10;m2Q6Hi+TDrCwCFI5R6f3Q5JvI35ZKum/lqVTnjUZp958XDGueViT7UakFQpba3luQ7yhi1ZoQ0Uv&#10;UPfCC3ZA/Q9UqyWCg9KPJLQJlKWWKnIgNpPxX2yeamFV5ELiOHuRyf0/WPl4fLLfkPn+I/Q0wEjC&#10;2QeQPxwzsKuFqdQdInS1EgUVngTJks669Pw0SO1SF0Dy7gsUNGRx8BCB+hLboArxZIROAzhdRFe9&#10;Z5IOZ7PFYjanlKTcer68WS1iCZG+vLbo/CcFLQubjCMNNaKL44PzoRuRvlwJxRw0utjrpokBVvmu&#10;QXYUZIB9/M7of1xrTLhsIDwbEMNJpBmYDRx9n/dMFxlfBojAOofiRLwRBl/Rf0CbGvAXZx15KuPu&#10;50Gg4qz5bEi7m/l0vSATxmC1WhNpvE7kVwlhJAFl3HM2bHd+sO3Boq5qqjPMysAdqV3qKMRrT+fm&#10;yTVRn7PDgy2v43jr9T/c/gYAAP//AwBQSwMEFAAGAAgAAAAhADTdIhncAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoQ0WqJsSp2koIbqihB7i58ZJExGsrdhvz9ywnOM7M&#10;auZttUl2FBecwuBIwf0iA4HUOjNQp+D49nS3BhGiJqNHR6jgGwNs6uurSpfGzXTASxM7wSUUSq2g&#10;j9GXUoa2R6vDwnkkzj7dZHVkOXXSTHrmcjvKZZatpNUD8UKvPe57bL+as1XwnrbpOL+8Hnb5zjd7&#10;X9DHan5W6vYmbR9BREzx7xh+8RkdamY6uTOZIEYF/EhkN2N+TvPl+gHEiY28KEDWlfzPX/8AAAD/&#10;/wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50&#10;X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAA&#10;X3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA8m+4g/gBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAA&#10;ZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEANN0iGdwAAAAHAQAADwAAAAAAAAAAAAAAAABS&#10;BAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFsFAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
-                    <w:p w14:paraId="6A1A7C16" w14:textId="77777777" w:rsidR="00E404A6" w:rsidRPr="005C6765" w:rsidRDefault="00E404A6" w:rsidP="004767E3">
+                    <w:p w14:paraId="6A1A7C16" w14:textId="77777777" w:rsidR="00E404A6" w:rsidRPr="00B905B3" w:rsidRDefault="00E404A6" w:rsidP="00B905B3">
                       <w:pPr>
-                        <w:spacing w:line="240" w:lineRule="exact"/>
+                        <w:spacing w:line="160" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
-                          <w:sz w:val="20"/>
-                          <w:szCs w:val="18"/>
+                          <w:sz w:val="14"/>
+                          <w:szCs w:val="12"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="15174FF5" w14:textId="3A6DCC49" w:rsidR="00E404A6" w:rsidRPr="005C6765" w:rsidRDefault="00B2001A" w:rsidP="0058164A">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
                         <w:ind w:left="105" w:hangingChars="50" w:hanging="105"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                           <w:b/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="005C6765">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:b/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                         <w:t>(</w:t>
                       </w:r>
                       <w:r w:rsidR="0086357B" w:rsidRPr="005C6765">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
@@ -5179,271 +5292,333 @@
                         <w:t xml:space="preserve">　</w:t>
                       </w:r>
                       <w:r w:rsidR="00E23F03" w:rsidRPr="00B2001A">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve"> </w:t>
                       </w:r>
                       <w:r w:rsidR="0058164A">
                         <w:rPr>
                           <w:rFonts w:ascii="メイリオ" w:eastAsia="メイリオ" w:hAnsi="メイリオ" w:cs="メイリオ"/>
                           <w:b/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="24"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">      </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
+                <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
-      <w:r w:rsidR="0044170D">
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="683DF0C6" wp14:editId="369BC7A3">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659776" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3D180A6B" wp14:editId="49E62DD2">
                 <wp:simplePos x="0" y="0"/>
-                <wp:positionH relativeFrom="column">
-                  <wp:posOffset>28575</wp:posOffset>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>33020</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>0</wp:posOffset>
+                  <wp:posOffset>150495</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="1723390" cy="255270"/>
-                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:extent cx="6672580" cy="750495"/>
+                <wp:effectExtent l="19050" t="19050" r="33020" b="31115"/>
                 <wp:wrapNone/>
-                <wp:docPr id="4" name="Text Box 58"/>
+                <wp:docPr id="5" name="Rectangle 60"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
-                      <wps:cNvSpPr txBox="1">
+                      <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="1723390" cy="255270"/>
+                          <a:ext cx="6672580" cy="750495"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
-                        <a:solidFill>
-[...3 lines deleted...]
-                          <a:noFill/>
+                        <a:noFill/>
+                        <a:ln w="63500" cmpd="thickThin" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="A5A5A5"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
                         </a:ln>
+                        <a:effectLst/>
                         <a:extLst>
-                          <a:ext uri="{91240B29-F687-4F45-9708-019B960494DF}">
-                            <a14:hiddenLine xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" w="9525">
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
-                                <a:srgbClr val="000000"/>
+                                <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
-                              <a:miter lim="800000"/>
-[...2 lines deleted...]
-                            </a14:hiddenLine>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="868686"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
-                      <wps:txbx>
-[...3 lines deleted...]
-                      </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <w:pict>
-              <v:shape w14:anchorId="683DF0C6" id="Text Box 58" o:spid="_x0000_s1033" type="#_x0000_t202" style="position:absolute;margin-left:2.25pt;margin-top:0;width:135.7pt;height:20.1pt;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC0QCQ49wEAAM8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC817KVOnEEy0HqwEWB&#10;9AGk/QCKoiSiFJdd0pbcr++SchwjvRXVgeBqydmd2eH6buwNOyj0GmzJF7M5Z8pKqLVtS/7j++7d&#10;ijMfhK2FAatKflSe323evlkPrlA5dGBqhYxArC8GV/IuBFdkmZed6oWfgVOWkg1gLwKF2GY1ioHQ&#10;e5Pl8/l1NgDWDkEq7+nvw5Tkm4TfNEqGr03jVWCm5NRbSCumtYprtlmLokXhOi1PbYh/6KIX2lLR&#10;M9SDCILtUf8F1WuJ4KEJMwl9Bk2jpUociM1i/orNUyecSlxIHO/OMvn/Byu/HJ7cN2Rh/AAjDTCR&#10;8O4R5E/PLGw7YVt1jwhDp0RNhRdRsmxwvjhdjVL7wkeQavgMNQ1Z7AMkoLHBPqpCPBmh0wCOZ9HV&#10;GJiMJW/yq6tbSknK5ctlfpOmkoni+bZDHz4q6FnclBxpqAldHB59iN2I4vlILObB6HqnjUkBttXW&#10;IDsIMsAufYnAq2PGxsMW4rUJMf5JNCOziWMYq5HpuuTXESKyrqA+Em+EyVf0DmjTAf7mbCBPldz/&#10;2gtUnJlPlrS7eZ/fLsmEKVitImm8TFQXCWElAZU8cDZtt2Gy7d6hbjuqM83Kwj2p3egkxEtPp+bJ&#10;NUmfk8OjLS/jdOrlHW7+AAAA//8DAFBLAwQUAAYACAAAACEABnDjPtoAAAAFAQAADwAAAGRycy9k&#10;b3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDRKGEOFWphFCPLYjzNl6SUHsdxW6T8vUsJzjOzmjm&#10;bbmcvFMnGmIX2MDtLANFXAfbcWPg/e3lZgEqJmSLLjAZOFOEZXV5UWJhw8hbOu1So6SEY4EG2pT6&#10;QutYt+QxzkJPLN5nGDwmkUOj7YCjlHun8yy71x47loUWe1q3VB92R29g80Hn1wW6bb/+OozfU/O8&#10;WdnJmOurafUEKtGU/sLwiy/oUAnTPhzZRuUM3M0laED+ETN/mD+C2ss1y0FXpf5PX/0AAAD//wMA&#10;UEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5&#10;cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3Jl&#10;bHMvLnJlbHNQSwECLQAUAAYACAAAACEAtEAkOPcBAADPAwAADgAAAAAAAAAAAAAAAAAuAgAAZHJz&#10;L2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEABnDjPtoAAAAFAQAADwAAAAAAAAAAAAAAAABRBAAA&#10;ZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAFgFAAAAAA==&#10;" stroked="f">
-[...5 lines deleted...]
-              </v:shape>
+              <v:rect id="Rectangle 60" style="position:absolute;margin-left:2.6pt;margin-top:11.85pt;width:525.4pt;height:59.1pt;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:spid="_x0000_s1026" filled="f" strokecolor="#a5a5a5" strokeweight="5pt" w14:anchorId="6C7B0BE9" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDPcdD7HwIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C8N7t249hZeR1ZTlNV&#10;Si9S0g/ALLuLAgwdsNfu13fAl7jtW9VdCQEDZ86cOczvdtawrcKgwdV8dFVyppyERruu5t+fH97N&#10;OAtRuEYYcKrmexX43eLtm/ngKzWGHkyjkBGIC9Xga97H6KuiCLJXVoQr8MpRsAW0ItISu6JBMRC6&#10;NcW4LG+KAbDxCFKFQLv3hyBfZPy2VTJ+bdugIjM1J24xj5jHdRqLxVxUHQrfa3mkIf6BhRXaUdIz&#10;1L2Igm1Q/wVltUQI0MYrCbaAttVS5RqomlH5RzVPvfAq10LiBH+WKfw/WPll++S/YaIe/CPIl8Ac&#10;rHrhOrVEhKFXoqF0oyRUMfhQnS+kRaCrbD18hoZaKzYRsga7Fm0CpOrYLku9P0utdpFJ2ry5mY4n&#10;M+qIpNh0Ul7fTnIKUZ1uewzxowLL0qTmSK3M6GL7GGJiI6rTkZTMwYM2JrfTODZQhveTMuFb39Q8&#10;UntfnntqEhOmI6fKiBktgNFNupkVwG69Msi2gtyynKT/SOq3Y1ZH8qzRtuazMn0HFyWpPrgmU4hC&#10;m8OcaBqXwFV245H7Sbzk01CtodmTkAgHe9JzokkP+JOzgaxZ8/BjI1BxZj45asb0ekxqsZgXs9kt&#10;VYmXgfVFQDhJQCQAFZ6nq3hw/8aj7nrKM8o6OFhS+1qdlX3ldGw6mS8Lfnwoyd2X63zq9TkvfgEA&#10;AP//AwBQSwMEFAAGAAgAAAAhAE6vzb3fAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPg0AQ&#10;he8m/ofNmHizS9HWlrI0DYmJHnoQvfS2sFMgsrOEXQr+e6cne5vJe3nve+l+tp244OBbRwqWiwgE&#10;UuVMS7WC76+3pw0IHzQZ3TlCBb/oYZ/d36U6MW6iT7wUoRYcQj7RCpoQ+kRKXzVotV+4Hom1sxus&#10;DvwOtTSDnjjcdjKOorW0uiVuaHSPeYPVTzFaLjn15WHzcbTb6jTlxvt8PL4XSj0+zIcdiIBz+DfD&#10;FZ/RIWOm0o1kvOgUrGI2KoifX0Fc5Wi15m0lXy/LLcgslbcLsj8AAAD//wMAUEsBAi0AFAAGAAgA&#10;AAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwEC&#10;LQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwEC&#10;LQAUAAYACAAAACEAz3HQ+x8CAAAWBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQ&#10;SwECLQAUAAYACAAAACEATq/Nvd8AAAAJAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYu&#10;eG1sUEsFBgAAAAAEAAQA8wAAAIUFAAAAAA==&#10;">
+                <v:stroke linestyle="thickThin"/>
+                <v:shadow color="#868686"/>
+                <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="348BFAF9" w14:textId="1143B7C7" w:rsidR="008F4687" w:rsidRPr="008F4687" w:rsidRDefault="008F4687" w:rsidP="008F4687">
-[...7 lines deleted...]
-    <w:p w14:paraId="33FC6B08" w14:textId="4391E68B" w:rsidR="008F4687" w:rsidRPr="008F4687" w:rsidRDefault="008F4687" w:rsidP="008F4687">
+    <w:p w14:paraId="33FC6B08" w14:textId="418AC5A6" w:rsidR="008F4687" w:rsidRPr="008F4687" w:rsidRDefault="00BC0F4C" w:rsidP="008F4687">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1005"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:drawing>
-[...68 lines deleted...]
-        </w:drawing>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wpg">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="03CD5351" wp14:editId="6FFF7FA0">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="column">
+                  <wp:posOffset>120651</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>166370</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="2993390" cy="480060"/>
+                <wp:effectExtent l="0" t="0" r="0" b="0"/>
+                <wp:wrapNone/>
+                <wp:docPr id="1445738794" name="グループ化 9"/>
+                <wp:cNvGraphicFramePr/>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup">
+                    <wpg:wgp>
+                      <wpg:cNvGrpSpPr/>
+                      <wpg:grpSpPr>
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="2993390" cy="480060"/>
+                          <a:chOff x="0" y="0"/>
+                          <a:chExt cx="3155315" cy="518160"/>
+                        </a:xfrm>
+                      </wpg:grpSpPr>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="1101226758" name="図 15" descr="ロゴ&#10;&#10;自動的に生成された説明"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId17" cstate="print">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr>
+                          <a:xfrm>
+                            <a:off x="1323975" y="38100"/>
+                            <a:ext cx="1831340" cy="311785"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                        </pic:spPr>
+                      </pic:pic>
+                      <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                        <pic:nvPicPr>
+                          <pic:cNvPr id="853932057" name="図 1"/>
+                          <pic:cNvPicPr>
+                            <a:picLocks noChangeAspect="1"/>
+                          </pic:cNvPicPr>
+                        </pic:nvPicPr>
+                        <pic:blipFill>
+                          <a:blip r:embed="rId18">
+                            <a:extLst>
+                              <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                                <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                              </a:ext>
+                            </a:extLst>
+                          </a:blip>
+                          <a:srcRect/>
+                          <a:stretch>
+                            <a:fillRect/>
+                          </a:stretch>
+                        </pic:blipFill>
+                        <pic:spPr bwMode="auto">
+                          <a:xfrm>
+                            <a:off x="0" y="0"/>
+                            <a:ext cx="1343025" cy="518160"/>
+                          </a:xfrm>
+                          <a:prstGeom prst="rect">
+                            <a:avLst/>
+                          </a:prstGeom>
+                          <a:noFill/>
+                          <a:ln>
+                            <a:noFill/>
+                          </a:ln>
+                        </pic:spPr>
+                      </pic:pic>
+                    </wpg:wgp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="margin">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="margin">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+            <w:pict>
+              <v:group id="グループ化 9" style="position:absolute;margin-left:9.5pt;margin-top:13.1pt;width:235.7pt;height:37.8pt;z-index:251663872;mso-width-relative:margin;mso-height-relative:margin" coordsize="31553,5181" o:spid="_x0000_s1026" w14:anchorId="6E789D71" o:gfxdata="UEsDBBQABgAIAAAAIQDQ4HPPFAEAAEcCAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSSQU7DMBBF&#10;90jcwfIWJQ5dIISSdEHKEhAqB7DsSWKIx5bHhPb2OGkrQdVWYumZef/Pt10uN3ZgIwQyDit+mxec&#10;ASqnDXYVf18/ZfecUZSo5eAQKr4F4sv6+qpcbz0QSzRSxfsY/YMQpHqwknLnAVOndcHKmI6hE16q&#10;T9mBWBTFnVAOI2DM4qTB67KBVn4Nka02qbzb5MNDx9njbnDyqrixk8DcECcZj6eRqX6aCDDQkYv0&#10;fjBKxnQfYkR9lCXb58gTOc9QbzzdpLBnHKbO3xi/DfbcS3qAYDSwVxnis7QprNCBBCxc41R+WWNa&#10;0lLm2tYoyJtAq5k67HROW7tvDDD+V7xJ2BuMB3Uxf4P6BwAA//8DAFBLAwQUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAF9yZWxzLy5yZWxzpJDBasMwDIbvg72D0X1xmsMYo04vo9Br6R7A2IpjGltG&#10;Mtn69jODwTJ621G/0PeJf3/4TItakSVSNrDrelCYHfmYg4H3y/HpBZRUm71dKKOBGwocxseH/RkX&#10;W9uRzLGIapQsBuZay6vW4mZMVjoqmNtmIk62tpGDLtZdbUA99P2z5t8MGDdMdfIG+OQHUJdbaeY/&#10;7BQdk9BUO0dJ0zRFd4+qPX3kM66NYjlgNeBZvkPGtWvPgb7v3f3TG9iWOboj24Rv5LZ+HKhlP3q9&#10;6XL8AgAA//8DAFBLAwQUAAYACAAAACEAfpESFvcCAADOBwAADgAAAGRycy9lMm9Eb2MueG1s1JXL&#10;bhMxFIb3SLzDaJDYtXNrmmRoUlWUVkgFIi4P4Hg8GasztmU7t2ULEkggxIJKCBbdF1jBG0W9PAbH&#10;nklo0iLa7rqI48v4+Pd/Pttr66MidwZEKspZyw2WfdchDPOEsl7LffVya6nhOkojlqCcM9Jyx0S5&#10;6+27d9aGIiYhz3ieEOlAEKbioWi5mdYi9jyFM1IgtcwFYTCYclkgDU3Z8xKJhhC9yL3Q91e9IZeJ&#10;kBwTpaB3sxx02zZ+mhKsn6WpItrJWy5o07aUtuya0muvobgnkcgormSgG6goEGWw6CzUJtLI6Ut6&#10;IVRBseSKp3oZ88LjaUoxsXuA3QT+wm62Je8Lu5dePOyJmU1g7YJPNw6Lnw62pXghOhKcGIoeeGFb&#10;Zi+jVBbmH1Q6I2vZeGYZGWkHQ2fYbEZRE5zFMLbSgIxUnuIMjL8wDWePqolRUKvBr5xYCxpBOdGb&#10;LuvNiREUx/CrHIDaBQf+TwrM0n1J3CpIcaUYBZK7fbEEyRJI0y7NqR5b8CAtRhQbdCjuyLIBZnak&#10;QxM4CIEfhOFqvQb4M1QA+MfffjlmuwlRGPibvP452f99/95o44Etzt4eHb8/OP36ZrL3/fTz4cm7&#10;T5O9g8n+h8ne4dnRj5MvHw2pZkGzRrkiMo7scLyrHMYfZoj1yIYSQDwsb7725j+3zTm53ZyKLZrn&#10;JsemXhkD6hbousTbktxNjvsFYbo8ipLk4BFnKqNCuY6MSdElYIZ8nASQZ7gGNBghJGW6PHdKS6Jx&#10;ZtZPQcdz0G50o3g2YEX/1Wl2pIDVS+gMojBq1sFg4DBqBH6F4ZTToBEF0UrFaRQE9UbNejTFDcyU&#10;Sm8TXjimAqJBDOQYxWiwoypZ008qb0slViIIK9MDlVsDaaMWNaPQr9XnGL3doIUVWRJXNJ2D6bqU&#10;Od3hE54AsqivuWXhKjciYBb54b8vtmuShmLGzSGFg4HinJly1gEnxfRYAhdhtPcnPBr2PFUPnHmV&#10;zrehfv4Zbv8BAAD//wMAUEsDBAoAAAAAAAAAIQCZuK0YcDQAAHA0AAAVAAAAZHJzL21lZGlhL2lt&#10;YWdlMS5qcGVn/9j/4AAQSkZJRgABAQEA3ADcAAD/2wBDAAIBAQEBAQIBAQECAgICAgQDAgICAgUE&#10;BAMEBgUGBgYFBgYGBwkIBgcJBwYGCAsICQoKCgoKBggLDAsKDAkKCgr/2wBDAQICAgICAgUDAwUK&#10;BwYHCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgoKCgr/wAAR&#10;CABGAaIDASIAAhEBAxEB/8QAHwAAAQUBAQEBAQEAAAAAAAAAAAECAwQFBgcICQoL/8QAtRAAAgED&#10;AwIEAwUFBAQAAAF9AQIDAAQRBRIhMUEGE1FhByJxFDKBkaEII0KxwRVS0fAkM2JyggkKFhcYGRol&#10;JicoKSo0NTY3ODk6Q0RFRkdISUpTVFVWV1hZWmNkZWZnaGlqc3R1dnd4eXqDhIWGh4iJipKTlJWW&#10;l5iZmqKjpKWmp6ipqrKztLW2t7i5usLDxMXGx8jJytLT1NXW19jZ2uHi4+Tl5ufo6erx8vP09fb3&#10;+Pn6/8QAHwEAAwEBAQEBAQEBAQAAAAAAAAECAwQFBgcICQoL/8QAtREAAgECBAQDBAcFBAQAAQJ3&#10;AAECAxEEBSExBhJBUQdhcRMiMoEIFEKRobHBCSMzUvAVYnLRChYkNOEl8RcYGRomJygpKjU2Nzg5&#10;OkNERUZHSElKU1RVVldYWVpjZGVmZ2hpanN0dXZ3eHl6goOEhYaHiImKkpOUlZaXmJmaoqOkpaan&#10;qKmqsrO0tba3uLm6wsPExcbHyMnK0tPU1dbX2Nna4uPk5ebn6Onq8vP09fb3+Pn6/9oADAMBAAIR&#10;AxEAPwD9+KKKKzNAoIBGDRkdKRiOmcUAyOTMaswGTjPXrXzR4u/4KHXvhzWtQ8O2/wCy74+uprC+&#10;ktvtEVpEYpdkhUsrbuVOCQcc5Fe8fFnxjpfgD4Z69411q/FpaaVpM91cXPls/lqkZYttX5mxjoOT&#10;2r8sZNe+GzQmaT/gpfrrzsQXjXwDqWOTz8xkH16V85nmZVsHyRoys3vt5dz1crwlPEc0qibSt3/Q&#10;/Qz9nr9rc/HzxfdeFj8FfFXhr7NYG5N5r0EcccmHRdi7WJLfNn6CvYzkjjrX5zfsXfE7wB4L/aT8&#10;PJYft03/AIuj1h30yTQr/wAG3tqLpplxEBLK7KjCURnPBONo+9X6L4DDnv8ApXXkuMqY3DOU3dp2&#10;6bfIxzLDQw1e0F7rX9bnin7W37U3jP8AZ3n0ay8C/BvUPF1xqKyvdR2RZRbIu0ISQpzuO7j/AGa8&#10;F0D/AIKF/Gbw7qusavp/7FPiES67qS31+WumIMot4bf5R5fA8u3j49cnvWX+2Z8fvhf/AMNI6tpm&#10;u/tBrbJpFrHYf2EdC1UraTLzITLZzxCRizHrkDge9eTp8b/goq3m79o/cbmXfbk6F4hH2RdirtTF&#10;78w3Bny+45cjOAAPnsfmtaONahWsou1rLp/mevhMvh9WjzUrtre766n6heENal8SeFdO8QXFi9rJ&#10;e2MU8lrJ96FnQMUPuCcfhWmnSvGP2DPHOm+OP2bdGudO8fDxLHYyTWf9rmwmtnm2OfvpMzNuGcZz&#10;g44r2Sa5t7WF7i6mWONAWd5GwFHcknpX2OGrRrYeM090j52tTdKrKHZklFMjngmjWaKVXR1DI6nI&#10;YHkEHvTwQeldBmFFFFABRRRQAHkGm8Yw1ObofpTGKnk8DvQJgSAOPxOaXIxy+K+Pf23P+CqPhb4C&#10;65e/Cj4M6bb+IPFVowj1C+mbNjpsmfmiO0gzSqM5UEKhYAsWVox81fCjw3/wUM/4KJXsup3HxO1O&#10;y8Li7Au9WubprWxidcZWGGLBkcDsoC5+8y5r5/FcQYaliPq9CLqT7R2+89WhlNadH21WShHu/wDI&#10;/VQypjLSDH1pwYkdRivi7RP+CP8AbR+Gnt/Ef7U/jefWCjiO7sZxDbBj90mJi7kDjI8wZ7EVz/iH&#10;9mb/AIKY/sq6VFrHwK+P0njzS7CDD6HdR4lC7iWCW87OrjHdXDnOAprR5ljqEearhnbyabXyM1g8&#10;LUlywrK/mmj7wYdwRj60blb/APXX5u3f/Ba74r2XgrUfC2vfBGxtfFYjlgj1OO9kihtpeVDPbSIz&#10;Fl7guASOgHFfU/8AwTH1e91r9iLwVe6jqct5clL4TTTyl3JF/cYySSc4x+GKvBZ3g8fifY0dXa70&#10;t8icTluJwtH2tVWV7Lrc97DLnG7H40hkjwW3jn3r5m/4KF/s2+AfEPwj8YfHb7brdn4k03RVktbu&#10;x1y4ijUxlQMxK3lnIyD8uec9ea/KgfET4g87vHetHnj/AImkv/xVcGb8RSymuqc6d7q616XsdWAy&#10;f+0KTnGdrOz0P3wWSPP3x+dOJ6envX5x/wDBKD4DeGfj/pev/EP4n+IPEWoXXh/WbaPTYBr9xHEh&#10;2+ZuZVcb+QOGyMdq/RuJCkYjx0GAD6V6+WY2WY4VV+XlT21ucONwywld0r3a3DgdTQZEQ4Z8UFee&#10;c/lXyF/wVI/Z98F2HwK8WftJaPqWt2Piexaw2zWeuTpC6vcwWxUwhtg+STOQM5A5652x2IqYTDSr&#10;RV+VXavbRIyw1KNesqbdr2R9eM64+Vh9c0vmKSNrDp61+Bw+I3xCAyfHWs89f+JpN/8AFV9zf8El&#10;Pgb4a+NPhzU/i/8AEPXfEF/qvhzxVCulKdeuFhjMaRzBmQOBJ8zchsjAxjrXzeW8UPMcXGhTpau+&#10;77HsYzI3gqDqznovLqz9DDg5OaY8iBwpcD2p4XgfSvlH/gpx8AfBVx8EPFn7Q1pf63Z+JtKsrX7P&#10;c2WtzxQlfPjiwYg2z7rnnGeBX0uMxE8LhpVYxvypu17aJHj4elGtWUG7X027n1b5kWeXH50eajcB&#10;l/CvwOHxG+IJ/wCZ51n/AMGk3/xVfav/AASd+Bfhr4/ad4g+IHxO1/xDf3fh/WbVNNjXxBcRxIdv&#10;mbmVWG/lRwcjHavmsu4p/tLFRoU6Vm79ex7GMyN4Kg6s56LyP0cyAM7qTzYj/wAtAKZLaxS2xtGU&#10;lGQqRnnHTrX5gf8ABUn4M+Hf2ZfEvhaL4Q694h0+HV7W4e8hm8Q3MwZkZQpG9yV6ngGvbzXHzy3C&#10;+35eZLfW255uBwqxtdUuazfkfqG0sYHDj3oEsfXcM1+BzfEX4hhcDx1rOf8AsKTf/FV9ofAv/gmB&#10;8VfjV8JNA+K0P7XGp6cuvadHdiybTZ5TDu/hL/al3Y9cD6V4WC4nq5jUcMPQcmtd0j0sVkkMFFSq&#10;1bX8mfpD58Z43j86PNQ/dcGvz88Sf8EePj9aaTJN4U/a5e+vR/qra/tLm2if6yLPIV/74NfPXxh+&#10;D37d/wCxLra+JPEPiPXrK1ZmhtfE2h61JcWknCkgvw0ZOcASIhba20MASOrEZ7jcHHmr4WSj3TTM&#10;qGWYbEu1Our9rNXP2IXO4sDn8KcDgZx3r8pfgH/wV3/aH+GuoW2nfFFoPGGiqwS4F2vl3qJzlkmU&#10;fM2cH5w2cY4zkfpJ8APj78Nv2j/hxa/E34Y60LqxuCY7iCTCz2U4ALwTJk7JFyOOQQQykqwJ7ssz&#10;vA5pdU3aS6Pf/gnNjcsxWAf7xad1sdqST3+lBKjAJwa4D9o39pH4Y/sx/D+Tx/8AEvVmii3eVZWV&#10;sm+e8lPIjjXPJ9ScADqa/Ob4kf8ABSX9sb9qPx7F8PfgRb3WhLqF3s0nR/DiFr2XBZgZJvvcJ98j&#10;ZGAmSAATTzHO8HlslCes3tFbhg8txONTlHSK6vY/VgSIOsgz9aQPGTgEE/WvgT4S/wDBKD46eLli&#10;8W/tFftK6zZXd8WmvtJ0O9klnRmAb5rh22BwSQwVHXjhj1rpdc/4Jb/GrwDf3HiP9mz9sbxHp12L&#10;Py4bbXJZCZXzkq08LDYp9omIrOGY5lKmpvDO3qr/AHFSweDjPk9ur+jsfa24dG59KG2ZxkZxkAV+&#10;d+sft4/t5/sUeJIfBX7VPw2sfEVi5P2PU9wj+2RJld0NzECpJIDESoZAGG5V3CtL9k/9tfxP+1v+&#10;3/p/iK60NtC0y38H3VpZ6PHfmYffjcu7bVDtnODtGBxWceIsHOtGjZqo2lytWauW8oxKhKqmnFJu&#10;6d0z7+wfSilDcDgflRX0HJLuePyj6KQsB1FG4EcUro0umHAGSfzprOpBAPPbijerKTmvDP2l/wBs&#10;DTfhLqtt8NPA3hbWvEPirVJlt4YtH08SR2TP8oaSRyIw2SMKTju2B1569elhqbqVHYulSnWnyxIv&#10;25viZqmk/CS88F/D210HVdbvLy3gurPWNRgSC2iJ80mYSMOXVCFU/eGT0U18Xfavj+vH/Cq/hH+F&#10;5Zf/ABVeiftd+EfhJ8IdR8PfDfx38GfFHjW9ubOfX9Zv4pLiZZ767kCO8ksU8bO6C22qDwqv3LHH&#10;mzfEr4BJ4cXw3afsNX0MaTJIt0PC7SXHysG2mWWdmIOMHJ5BIr4bNq/1jGSdR2skrK/3bW/E+qy2&#10;Do4ZKCvfXp6d/wBDS8O+Iv2ivDniKw8Q2Hwv+Esc+n30VzC8eoWSsjxuGBBDZUggcjkda/S+HV9P&#10;l0lddhu4ntWtxOtykgMbx7dwcN0K45z0xX5Z+IPFf7N3iLUn1O+/Yb1mB3GCmn6fd20Y+iRXaoD9&#10;Fr7KsPi3oNr/AME8IPFMvhjWILaHw5/ZVvo7WG68AjY20cZj+YBiiKcnjBB4ruyDExoKsua6tf7v&#10;kjlzWjOq6cmrO9v61PnHxBp/7WvxT8a634m8LfAz4e67HLqcrG8g+z3DspY7S7KT8xXHWqEfw4/b&#10;KuFuGi/Zm+H7i0kMd0VtYCIHChir/wB04IOD2INef2PinwhpkZj034cfFq3VsZEJdQfykH/6qWDx&#10;V4RtWna2+HnxcjNzL5s+15B5r7QpZsScnAAz/sivnnVozd5c1/X/AIB7Cp1IJJNWX9dz7P8A+CdX&#10;iPx/Po/iLwn4+8L+GNMkguI7i2Tw1dwuhVgVO9YidpyOprzv4+/tNftmaf8AFzxJoHw2l8HR+Hrb&#10;UXtrGPUdctRKyL8jFwWBG5gxweQDg9K4L9j34qeBvh38WbrXrP4cfEi3nk8OX6pJe2u9SUiM2AGY&#10;rvIiIXII3EDvXn0Xjr4YLp0+mP8As2eJbkXDSNLd3/gqxuLpmdiWYzyIZC2Sfmzkdq9SeZNZbTpx&#10;k4tN7P7unmefHBr6/ObimtN9vM+i/wBmj9pL9sHXvjJofhn4rXXhBtBuZTDcLp2t2zSJ8h2FVViW&#10;5AGB619qRZ2c1+Uln8Q/hpaXWlXVt+zb4ptX0e9t7m1uNO8HWVtPviYMpMsaB25HO4sD3zX6oaFf&#10;LqGjWuooGxcWySfP15UHn8693h3FvEQnBycrWd35/wDDHl5vQVKcZ2SvfYu0UgYGlr6Q8i4UUUUA&#10;BzjiuC/aZ+IF58LfgD4v8e6XM0d3pug3ElnKqgmOYoVjbB4OHIPPpXe1yfxu+HcfxZ+EXiT4au0S&#10;trOj3FrDJPnZHKyHy3OOcK+08elYYlTeHnyb2dvuLpciqxctrq5+EF7fXOpXs2oXty0k08jSTSu2&#10;WZickk9zn/PNftr+xfrHgDWf2XfBEnw4urV9Og0C3ikS0bIjuFQecpH8LeZuJB9c96/Fjxl4R8Qe&#10;AfFeo+CvFenSWeo6XeSWt7bSjDJIpIIP5dfpXf8A7NH7YPxu/ZW1p7/4Za+jWNxKG1DRNQjMtpdY&#10;yASuQVb/AGlKt744r8pyHNYZPjZOtHSWj7rX+rn3ebYGWYYaPsntquzP26zz60py67TXyT+z9/wV&#10;+/Z4+J6W+j/FK3uPA+ryMqN9ubzrGRiSPluFA2DABJlVAN2AzYzX1L4Y8YeFfGmkxa54S8Q2epWc&#10;8YeG5sbhZY3U8ggqSMGv1DCZhg8dHmozT/Neq3PiK+ExGFly1INf13Pkb/gqj+xHoPxK+HF/+0B4&#10;B0aK38SeHrZ7rV0gjCnUbNRmQnHWRFywJ5Kgjriuw/4JIajJf/sXaLB5gP2TVL6EAennF/8A2f8A&#10;Wvpa8t7e+tXs7mFZIpUKSI4yGU8EEdxXBfs0/s4eCv2Wvhx/wrDwDqmp3en/AG+W7WXVpo5JQ8m3&#10;IzGiDb8oxxn3NcUMsjRzdYqkkk4tS9ejOl46VTL/AKvPVp3XoZH7deP+GQ/H47/8I9L/ADWvxNPU&#10;fWv2y/bq5/ZD+IH/AGL0v81r8TT1H1r4zjb/AH+n/h/U+h4a/wB1qev6I/Sj/ghv/wAkq8c/9jDb&#10;/wDoivuWvhn/AIIcMB8KvHOf+hgt/wD0RX3LvHoa+x4bT/sSj6fqzwM4/wCRlU9f0QH7wr56/wCC&#10;p/8AyYh46/7hf/pztK+hC3IODxXz1/wVPYf8MH+Oj76X/wCnO0rszb/kV1v8MvyObAf77S/xL8z8&#10;eT1H1r9NP+CHv/JCfF//AGNo/wDSWGvzLyDgiv00/wCCHv8AyQnxf/2No/8ASWGvzThL/kdR9H+R&#10;9pxB/wAi5+q/M+2B9414T/wUv/5Mg8f/APXhbf8ApZBXuw+8a8J/4KX/APJkHj//AK8Lb/0sgr9M&#10;zP8A5F1b/DL8j4rBf73T/wAS/NH40dj9K/Sb/ghp/wAkx8ef9h+1/wDRBr82ex+lfpN/wQ0/5Jj4&#10;8/7D9r/6INfmPCf/ACOoekvyPtuIP+Ra/Vfmfc5++PpX51f8Fyv+Rn8Bf9eV5/6Glfoqfvj6V+dP&#10;/Bcr/kZ/AX/Xnef+hpX3fFH/ACJany/M+WyT/kZQ+Z8Enoa/bP8AYQ/5M++Hv/YtQfyNfiYehr9s&#10;v2EWC/sf/D0H/oWoP5GvluCf9+qf4f1R7/E3+6w/xfoz1usfx54K8OfETwjqHgrxbpsd3p2p2r29&#10;3byDIZGGD+Na+7PSmTOoGGr9JlGNSDT1TPjFJxd1ufg/8cvhzP8ACH4weI/hrMrD+xtXmt4977m8&#10;sNlMnudhWvoH/gkH8aNe+H/7T0Xw0W8P9j+MrSSC9tmPyi4hjeWCQcZ3cPHjIBEpznC48h/bO8W6&#10;d47/AGqfHXijSCTBc+IZlTcuCTHiM8H3Q11f/BM/wxceK/21PBkEAcLZ3M97M6qSFWKB3GfQEgL9&#10;WFfjmBboZ9H2Gq57fK9rfcfoeJi6uVS9qvs3+dtzvP8AgsX8SNb8TftOxeBm1ORtN0HR4fItOixz&#10;SZaRvQnAXnrjIro/+CJWqfDuy+M/ivTtd8lPEl5okK+HpJTgtCsjNdRpk4LH9w2ME7Y2IwA1R/8A&#10;BZv4Ia94f+Mem/HC1tfM0jXNPjs55I4cCG5izwxzyWVs5wPu4ya+N/D/AIg1vwprtp4l8M6tcWGo&#10;WE6z2V7aSlJYZFOQysOQQe9deNxNXLuJJV6kb8rv8vI5sNQp43JFSg7XX4n7/rtVfmH60D3r83f2&#10;a/8Ags74q8MWdv4W/aT8JPrdvEoVfEejhUuwOeZoWwkp5A3KUOF5Dkk19u/Bb9rD9nz4+WqzfC/4&#10;m6dfzFQz2Ej+Tcx5OPmhkw454Bxg9ia/RMBneXZhFOlNXfR6M+RxWW4zBv8AeR07rY6H4sfCfwP8&#10;avBF78PviHoUOoadfRFHSZATG3Z0PVWU8hhyK/OT9lT4Ka/+yt/wU9sPhLq8xkidLpLC5wcXFs8L&#10;SRt064UA+4r9PwVzgn8K848cfsweAPH3x98LftG6pqOpw674TtpYNPhtZo1t50kWRT5qlCzY8w4w&#10;y9qyzPLI4utSrwSU4STv5df+AXg8dLD0p0pP3ZJ/f0PRwWxyaKACAAeuOaK9zkR5/MvIVTjvSSOq&#10;gluOO9I80SKXkbaFGSSeBXzF+1h+078a7LU5vh/8Cfg4dbsWhKalrVzeNEjk/wAEOxgxHYtnByQB&#10;jmuPF4yngqXPO/y1bNsNhqmJqKMfxE/a/wD23fAPh3TdR+E/wv8AjpoWj+I0k8jUNTkVrgWHHzIm&#10;0FTL2PJ2HIPzDA4X9nPxlB8C/Bkv7RHx9/ambXrTVI2g8KWd1PJFFcvnDShDlnGeNwGBg15J4Y8D&#10;eLrrW45/FX7EHhOOyjJluzEpMsgBzsTLYLMeOeOcniu10O3+LHxp+JlpqHxU/ZD8NJo+jWTyQRzz&#10;eaLa2gQmK2iV22fMVRMYAOScdq+MeYYnE4n2st9oqzsvNrrY+j+p0aFD2S23k7q/ojhviz8YviF4&#10;i+I+rapqn7b1po1w12ySaVa200cdoVwvlgDjjGM98Z71zv8Awsjxmf8AnIGn/fE9dbpvws+LvjPV&#10;bu5T9ijwFC5kMryavqMcJfcx7u43H1xmtO9/Z4+J+n6WNRu/2S/hSXM6Ri1g1VJZPmON3yMRtHUn&#10;PAry5QxlWTnq7/4v8zvjPDU4qGn4Hn//AAsfxpjH/DwNAe3yT13KftG3qfs9t8NYf207Aay3iT7V&#10;LrRjmMzWrRDEI7gBkBz/ALRFWb39m/4t2szx2/7I3wmuEUcSxa/CAfwMgP6VzujeA/Gc+qQw+If2&#10;IPC1raMwE89taGaRF77UMihj9WH1px+uUHa797T7QNYerZpLR36HPj4k+M88/wDBQJTn/Yn5pf8A&#10;hY/jMnA/4KApx1+SevX9C+GPwMguS/ib9lG/u4iBtjsvC1pbsD6lnvZMj2wKbpXw9+B88OqR61+x&#10;lf27/b3GiyW+lWkw+y7V2GZTMmZN2/IUhcbeetX9VxDSXtfxkT7ajd/u/wAEeQf8LJ8Zg/8AKQNO&#10;uOFnrs/+EH/aPj8Lv4xl/bYjj0+O2aeSWW+COEHUmMyBx06bc+1L43+Ha2Pkf8K6/Y90nUg2ftJ1&#10;fQo7Py/Tb5d1Lu/HH41ht4S+KDAL/wAMLeEcenzdPT71ZpVIScZOT9OY0ahNJxSXqkauqeFP2h9I&#10;0S28SXf7ajPaXaI8ElpM07FWAKkpE7MvBHUCvuX9krxtF40+AmgXU/i+PXLuxtvsWoaiuVaWeH5G&#10;Z1b5kY4DYPPzA9DXwMPCfxRA2/8ADDHhLjpgt/8AFV6R4C8b/tM/Dr4SSf8ACuP2ebHQLqw8TI76&#10;ZpmpTQxXSTwn98VRwGKNbbW35B85cD72fTyrGrCYhzkpNW83t6/M8/H4V4iiopq9/JH30HHpj609&#10;eVyDmvmb9mH9qH9p74hfEaLwb8b/AIM6do2mT2jmLVbS4bcJlGQGUkg7uRwBzX0xH9wCvtcHi6WN&#10;pe0p3t5qx83iMPVw1Tknb5ajqKKK6jEKY3zDAP4U89DXG/G743+AP2evAs3xH+JWoT22lQzxxSTW&#10;9s8zBnJC/KgJ7VFScacHKTsl1HGMpyUY7nj/AO3B/wAE8fAf7WkCeLtHuotB8YW0XlpqyQ5S8jAw&#10;sc6j72ONrfeA45GAPzI+Pf7KPx1/Zr1Z7D4p+Cbi3tQ4WHWLVDLZzem2UDAJ6bWweDx3r9wbK7t9&#10;Qs4r62kBjmjV429QRkVFquh6Xr2nTaRrmnQXlpcRtHPb3UIkSRGGCrK2QQQSCD1zXzma8NYLNL1Y&#10;+7N9ej+R62AzrEYGPI/eiun/AAT+f0ncPw496634T/Hb4ufBDWRrPwt8fahpEwk3SRW058mX/fjP&#10;ytxxkjIzwa/Tb4+/8EjP2ZfiuJ9Z8A29x4H1aUlg+jAPYsxIJLWrnaoABAWJowM5IOMV8OftHf8A&#10;BNv9o/8AZ0hm1660RPEWhQ5J1jQw0giXnmWMjfHwBk42gnAJr4fF5Bm+VP2kVdLrG/8Aw59Th81y&#10;7Hrklo30l/Vj6W/Zf/4LK6Pqstv4V/aZ0RNPkbai+I9LiLQk5UZliGSv8RJXPToc193aRrGkeItK&#10;t9c0DVLe9srqFZbW7tJlkjmRhkMrKSGBHIIOK/n8b+7+OfSvuH/gj1+1Z4o0P4gt+zP4r1d7jRNV&#10;hln0KOYZNldKN7IrFuI3UN8mD8+CNuWz7nD/ABNXqV44bFa30T8+zPKzbJKUKTr0NLbr/I+0v26i&#10;T+yH4/yf+Zel/mtfiaeo+tftj+3Sxb9kL4gHt/wj0v8ANa/E49R9a5eNv9/p/wCH9Tbhr/dZ+v6I&#10;90/ZM/bz+I/7Ifh7V/Dngjwzpl/FrF7Hczvf78oyptAG3tivWv8Ah9h8fv8AonXhz8pf8a9U/wCC&#10;IGn2N58LPHDXdnFIR4gt8GSMNj9x719w/wBh6N/0Crb/AL8L/hXoZNlmZ18tpzpYlxi1orLTU5Mx&#10;xuDpY2cZ0FJp733PzK/4fYfH7/onXhz/AMi/41xP7Qv/AAVE+L37Rfwh1b4N+KfBei2dhrHkefc2&#10;Zk8xPKnjnGMnHJjA+hNfrUdE0foNKt+f+mK/4V8+/wDBUnS9Og/YU8cTQ2EEbqdMKukQBH/EztO4&#10;FdWOyrNaeCqTnim0ottW302McLj8DPEwUcOk20r321Wp+P8Azxk96/TT/gh7/wAkJ8X/APY2j/0l&#10;hr8y8YwK/TT/AIIe/wDJCfF//Y2j/wBJYa+W4R/5HUfR/ke7xB/yLn6r8z7YH3jXhP8AwUv/AOTI&#10;PH//AF4W3/pZBXuw+8a8J/4KX/8AJkHj/wD68Lb/ANLIK/TMz/5F1b/DL8j4rBf73T/xL80fjR2P&#10;0r9Jv+CGn/JMfHn/AGH7X/0Qa/NnsfpX6Tf8ENP+SY+PP+w/a/8Aog1+Y8J/8jqHpL8j7biD/kWv&#10;1X5n3Ofvj6V+dP8AwXL/AORm8Bf9ed5/6Glfosfvj6V+dP8AwXL58TeAh/05Xn/oaV93xR/yJany&#10;/M+WyX/kZQ+Z8EDIBz+Vftf+wpNGn7IHw9DSAH/hGoOp9jX4oFcgnJFfov8Asy/8EqfgN8XfgJ4V&#10;+JviL4g+Ora91rSI7q6g0/WLZIUds5CK1sxA+pNfGcJzxUMXUdGCk7dXbqj6TiCNKeHj7WXKr9r9&#10;H6H3ZqOr6ZpFjLqmq6hDb20CF5p7iUIkajqzMSAAPU18gft0/wDBT34Y/DzwbqPw5+BniO317xPe&#10;wm3bUdPl32unq68yCUfLI4BGApIyeTwRVyT/AIIu/s0Srtl+JnxFYf3W1u0wf/JWm2H/AARR/ZPs&#10;7qO5uPFvjm6VGBaCfVrUJJ7Epaq35EV9jjpcQ4ii6dGnGN9L8138tD5vDRyqjUUqk3K3S1vv1Py2&#10;ij1LW9TW3hinvL28uAqRopklmlc8DHJZiT7kk1+pH/BKz9irW/2fvC198Xfibp7W3ijxHbLbwafJ&#10;97T7IMH2tg/fkYIzDsI1HXdXtvwX/Yr/AGZv2fro6p8LvhRp9lfkYOp3TyXdyvGCFlnZ2QHHIUge&#10;1eoEBAAeprjyThf6hX+sYiXNNbW2XmdWZ50sXS9jSjaPd7nPfFP4V+CPjL4Hvvh78Q9Ch1HTNQiK&#10;TQSjlT2dT1VweQw5FfmZ+1Z/wSa+MnwgnuPFPwchl8X+Hl+c28CD7fbLhicxj/WgbQMpliWA2nk1&#10;+kvw7+Ofw++KXifxJ4R8IajLLf8AhS/Wz1mGWBk8uVl3DbkfMMdxxXXgCQk44zzXq5hlOX53SUpb&#10;q6Ulv/wTgwmPxeXT93Z7pn8/N7ZXmmXsunalZy29xBI0c8E0ZR43BwVZTyCCMEHkYpbG/v8AS9Qg&#10;1TSb2a3ureRZLe4t5TG8Tg5DKwIIIPQjuBX7cfHT9jr9nf8AaOt3HxQ+G9lc3vl7IdYtQbe9iHOM&#10;TR4ZgCSQjbkz/Ca+K/j9/wAEU/GWhCbWP2evHSa3bgkrouulYbkLkAKswAjfuSSI+gxmvhcfwnmW&#10;DvOh768t/uPqcLn2CxCUai5X56o8z/Zw/wCCqn7Q3wWkttF8a6gfGGhxBUNvqcn+kxoAB8k3U4A/&#10;izk9TX6N/syftf8Awa/aq8OPq3w51vZe2wAv9FvCEubY+pXPzJ6OOPoeK/F7x18P/HPwx8QTeEvi&#10;H4VvtH1O3C+baX8DRuMgEHB7YIP41e+D3xb8dfAz4had8TPh3qxtdS02cOobJjnT+KKRQRuRhwRk&#10;H0IIBCyriPH5dUVKu3KC0d91+vyKx2SYXGU3OikpdGtmfvJub1/SivG/A37cv7PvivwVo/im/wDi&#10;Vo+nT6lpdvdTafdX6CW2eSNXMTjP3lJKn3FFfoizPLWr+0X3o+PeBxaduR/cZX7TOoa54906f4d+&#10;KNa1TwJ4bnaZNQ11vMRZIIzzK9zCjw28LAjHmyxMRnKivAvij+yj+wv+zf8ADaH4s/Ef4xeJdesN&#10;Si2aFa6b4lZv7RkxnMJib5lHdslQPUkA/fHlKeD09Kx9b8C6Pqzz38Es1hfywNGupWDBJosjhhkF&#10;GIOCA6sOBkEcVnicrhiG5uzl0ur2+V7GlDGyopRWi620v87XPzX8P/s12/xQ10J4U+B3xetluI1e&#10;3Fwk9nbeWFAUia52IeMHO7JzmvcPCn7OPhn9l79l/wCIvxE8f6V4j06S+0lbW6gv9ZW6nhtzIq5Q&#10;xsyqxL9QSeOa+gU8C/tHeDLiW48LfGGx8T2huvMXT/FmkRw3HllADGLqzCIBuG4ZgJ+YgtjGPM/2&#10;hv2ntZX4U638N9YuLTwP4zubQLZXF1eRSwJIJFJKeYvzjaCMlcc1439nYXL6cqtRtSs7aK12vLr8&#10;z0PruIxko04pWutr338/8j4G/wCEu/ZPIz/wkHjoH/sKPR/wl37Jv/QweOvp/aj17Pot18cNUt42&#10;u/8AgoT4MspWjDPFPpdudh9MiAg/hW3rcHjnTdAS607/AIKPeHr7UWuY0ktYtDsVjWMthn3FMnA5&#10;xjmvl4Yeco3vp6R/+TPddaEZWt+f/wAifPv/AAlv7J3Q+IPHQHp/aj0Hxd+ydnjX/HZP/YUevfNS&#10;074tJcMdI/4KTeCZIc/IbjSrZX/ECAgfnWJ4W1r473Hi7T9O8Zftv+GrbSprgC+vLK30+R4o+5A8&#10;oAn8al0ZppN7+S/+SHGtTadlt6//ACJ48PF/7J2efEHjvGf+go9H/CYfsnAf8h7x3/4NH/zivujS&#10;JP2YLNIG1P8Abpv7uWPaZgbvSkjlI65UWeQD6bvxrB8B6/8ACLWb7xQPiL+2FDp8A8UXLeGjpF1p&#10;6sNOOPKR/Mtn3Ec/Nwfeu/8AsucWk6sdfJfj7xyLMItNqm9PX/I+Nv8AhMf2Tuv9veO8f9hVuKQe&#10;MP2Ts8a946HqP7Tevp/4oaPco0t78I/+ClOhuN7GOw1vS7AEJjhRLHF8zE8ZKqK6vwX8UPh/a/sq&#10;ah4f8ZfHvwxcfEuPT7+K31xLuII9wXka3kCKBGQqsi/dwdhyDWUMvlztSmlZN3aTTt6SLljociag&#10;303at96PjT/hL/2TScf2/wCOzj/qKNXZfCPxX+zJrdv4o8CaXrvjZm1fwtdSuJb9m2fYduosyk/d&#10;fZaSIGHOJGH8VfX0Xij9mXxL4Q0X+1f2sYtE1aDSYU1J9Hv7LbNc+WBJIRPBJjL5OF2j2ry3VLzW&#10;fA/jfSfE/hT/AIKEeHvEOj2V/FPqOj32m2VvNPAJV3xI8cZHMecnKn0FbSwDwzUudSj1tbZ/9vXM&#10;1jI1rxUGmtr3/wAjwD4V/Ff9m3wV8RtD8VeFdX8eTajZanC9nAl48plfcAECYO/OcY75r9cdKvDq&#10;OmwX5tpIfOhWTypk2umQDtYHoRnBFfJ/7C/ie/ufF8+heJfiyvjjVSsjfbbdbSG3tIQeGVIUDktx&#10;y/HOAO9fW0f3eBX03DlB08PKfNfme1rWt82eNnFZVKyjy2a8/wDgIdRRRX0Z44Hoa+YP+Ct4P/DG&#10;2p/9he0/9Cavp89DXzB/wVvbd+xvqbdMavadT/tNXl507ZVWfaLOzLn/ALfTXmin/wAEr/2q9M+O&#10;PwPtPhlr+rxf8JT4Pt1tbi2kl/e3VioVYbkAj5gARG5GSGUFseYufqguGYDGa/Cn4Ot8ePAfibT/&#10;AIt/BvRdfivdPlL2mqaZpksiNjKspIUq6nlWU5BBIIr9Df2b/wDgrx8KfGMcfhn9oLTX8Ia7CfLu&#10;Llo2Nm8g4Y8/NEcg/Kw46ZNeDkHEFKeHjRxT5ZJaSez7a9z1M2ymcK8qmH1i+i3XyPsl1yhAOKjl&#10;gjnt3guIlkjdSroy5DA9QR3rlNH+P/wQ8QaZDrOkfFvw5NbTrujk/tmFcj1wzAj8a5D4z/ty/sz/&#10;AAT0eXUPEnxQ027uVgMkGnaVcrczz+gUISOTxyeK+onjMLTpuc5pLvdHhww9ec+WMW36H5+/8FZf&#10;2c/B/wAEPjhYeJvANnBZ2Himye6m02J1AguFba5RB91G4PpuLAcCuD/4Jy+FtW8Xftl+CYdGfBsN&#10;T+3XLZx+5hUu/wCYB4qb4u+OPjx/wUf/AGgzq3hLwNdXb7Vs9I021jzHp9qGJXzJCMLyWZmJxnOO&#10;BX6C/wDBP39hDTf2SPDFx4g8UX8eoeMNZgWPUriE5htIQ24W8efvcgFmPUgAcDLfnWEy3+1c9deh&#10;FxpKV77LTXT1Z9jiMYsBlSo1ZXqNWt6/5HcftzjH7IXxA6c+HpDx9Vr8Tj1H1r9r/wBul1/4ZD8f&#10;47+Hpf5ivxO35xzV8bf7/T/w/qRwym8NP/F+iP0q/wCCG/8AySrxz/2MNv8A+iK+5a+Fv+CHMhHw&#10;r8cjI/5GG3/9EV9zq7MTkYwa+w4b0ySj6fqz5/OP+RlU9f0FP3hXz1/wVP8A+TEPHX/cL/8ATnaV&#10;9CE5OfT1r55/4KoPj9hDx1k4/wCQZ1/7CdpXZmqf9l1v8MvyZzYDXG0v8UfzR+PR6j61+mn/AAQ9&#10;/wCSE+L/APsbR/6Sw1+ZRJxn9K/TL/giDIV+BHi8jqfF4GP+3WGvzThJP+2o+j/I+04g/wCRc/VH&#10;22PvGvCf+Cl//JkHj/8A68Lb/wBLIK91DZ5Xv1rwj/gpY+79iDx/nj/QLb/0sgr9NzNf8J1b/DL8&#10;j4rBf73T/wAS/NH41dj9K/Sb/ghp/wAkx8ef9h+1/wDRBr82QQc1+kf/AAQ3k2/DLx3z11614/7Y&#10;GvzHhPTOoej/ACPtuIP+RbL1X5n3Ufvj6V+dX/Bcr/kZ/AX/AF5Xn/oaV+iRkwd3X8a/Ov8A4Lkv&#10;/wAVN4CJ/wCfK8xj/eSvuuKP+RNU+X5ny2Sf8jKHz/I+Cj0Nftn+wh/yZ98Pf+xag/ka/EvdkYHe&#10;v2y/YPY/8MgfD0ZBH/CNQYI78GvluCv9+qf4f1R7/EzTwsP8X6M9cooor9LPiwpsqk4I7U6myMFA&#10;yaT2A/MnwD+1BZfs0f8ABTTxvceKbvyvD3iDWmsNXlZwqwZ2+XMSeAFbr04JOeK/TG0ure7t0urW&#10;VZI5UV0dGyrA8gg9xX4q/tl6LrPiD9sTx3pmgaVdXtzJr0hW2s4GkkYBVzhVBJ/KvZv2Sf8Agon8&#10;Zf2RdFs/hj8ePAGs6h4UiZk0qW8tngvLFAP9VGZQFljB24UkFASASNqj4LKM9+p4yrQrr3OZtPot&#10;dV6H1WYZW8TRp1aXxcquu+h+pIIK7lH0xTWUseDg/SvKvhT+27+zB8YbNLjwh8XtKWV4zI1nqVwL&#10;aaMZx8yyYx/+qup1n4/fBPQdNm1fVfiz4cit7eMvLINYhbao74DEn8BX20MZhKsVOM013uj5mdGt&#10;CXK4u/oeaf8ABQP9m/wV8eP2ftbn1TTrWLWtG097zSdWkQK8LxqW2l8Z2MMgj3r8bA2BgjBxxX3t&#10;/wAFE/8AgpZ4f+Ivhu7+AH7Ot6dQtNTHk63rscWUnjbrbwAjLbuMvjocDnkcR+w3/wAEvfHPxd1+&#10;x+IPx30O50bwlCRMunT5judTwciPbwY4zjluGI4XB5H53nlKGdZpGGCXM/tNbff5H12V1J5ZgJTx&#10;Lt1Se55l4S/4Jw/tXeOfCumeNvDngO3m07WNPhvrCZtRiUvDLGJEbBORlWBwaK/ZG10+2s7aO0tY&#10;1jiiQJHGgwFUDAAHoBRXtx4Kwdleo7/I4HxLib6Jfcy3RRRX2LPnCPbjn19K86/aW+BvgT41fDe+&#10;0/xX4N0rVbqzgafTv7UjbYsqgkKXTDqp5Bx0znBxiiiufFQhPCS5lfRl0ZSjVjJOzPypufjz8ELO&#10;6ltJf2P/AAsXileNmXVLrBIPPemD9oH4Gj/mz3wv/wCDS6/+Koor8eeJrX6fcv8AI/SPYU2r/q/8&#10;w/4aB+BpH/Jnvhf/AMGl1/8AFUg/aB+BoOP+GPvC/wD4NLr/AOKooqfrddO1/wAF/kL2FLmS/V/5&#10;i/8ADQXwMJ/5M98L4/7Cd1/8VR/w0F8Dh0/Y98L/APg0uv8A4qiinLFVlazX3L/IqGHpNPT8X/mH&#10;/DQPwMzn/hj3wv8A+DS6/wDiqP8AhoH4GA4H7H3hfp/0E7r/AOKoopwxVZq919y/yB4ailt+L/zA&#10;/tA/Awn/AJM98L/+DS6/+KpP+GgfgZ0/4Y88L/8Ag0uv/iqKKl4uuoXTXXov8hLD0rrT8X/mfof/&#10;AME3Ph38N7f4M2vxt8KfC7R/Dt94pjffHpkkkhFvHKyBGaTnO5CSBx0r6Sjxt4oor9aylJZdSst4&#10;p/No+AzBt42p5NjqKKK9E4wIyMZrjvjT8EPh7+0B4Fl+HPxN06a70qedJZIoLp4WLISV+ZCD3oor&#10;OrCM4OMldMFOdOXNF2aNvwl4N8MeAvDdn4Q8IaJb6fpthAsNpaWsQRI0UYAAFcj8S/2Vv2ePjApH&#10;xC+Eui6hKVZVunsVWVNx5IdQCDnnPWiip9hQqw5JxTXZocatWM+ZSaZ5RN/wSP8A2JXbcvgHUk5/&#10;h8QXX9Xq94c/4JWfsUeG9Ui1eL4Xy3bxniLUdWuJ4m+qO5U/lRRXH/ZWWqWlKP3HT9fxrVnUf3nt&#10;3gn4beAvhrpK6F8P/COn6PaIgVYNPtVjGB06DnqetbSoAm3J4oor0IwjTpe6rHLOUnq2eK/tFfsY&#10;wftHX16viT4/eO9L0e/gijn8N6RqEK2J2Y+bY8THJIBPPWvGR/wRD/Z225/4Wp415H/Pe0/+R6KK&#10;8zEZPluKqOdWmpN97/5nZSx+MoQ5ac2kdh8H/wDgl34M+BWujW/hl+0T8RNLLzxPeW1rqNtHFdqj&#10;bgkgWAblPQ98GvqCNDEgjLFsDGT1NFFdWGweGwUOWhHlRjVxFbEyvUd2KQV79a8H/aQ/YS0n9p3V&#10;ruTxx8efHVro91JFKPDVhfwCxieNQAyxvExznLck8kmiitcRhcPiqfJVjddiKNerQkpwdmeTj/gi&#10;B+zsBx8VfGvA/wCe9p/8Yrufgd/wTM8I/s8+JINe+Gv7QXxBsolv4Lm/02PULdbe/EThhFMqwjcj&#10;AFTggkMeaKK8+nkeU0qinCkk1s1f/M655nj6kXGdRtM+mNoCjH414b+0x+xDpn7UGpT/APCX/HPx&#10;vp+j3CRbvDel38K2IdBw+x4mO45ycnGaKK7sVh6OJgqdRXi+hx0K1SjPng7M8fH/AARC/Z1H/NVP&#10;Gv8A3+tP/jFdj8Hf+CXvg/4D64Na+GX7RPxE0sPPFJeWtrqNskV2EYMEkCwDcpxg98E0UVxU8iym&#10;lPmhSSa6q/8Amds8yx1SLjKo2j6ce2Mtq1t57hmQqJFPzDjr9a+VfiR/wSg8DfF/UYdW+J/7SHxI&#10;165tozHbzanqNrKY1JyQuYOBmiiurFYHC4y0K0eZX21OfD4mth5t03ZnO/8ADkL9nbbj/hanjX/v&#10;/af/ACPXsv7OX7F0P7N+pWH/AAjfx/8AHeqaPp0MscHhrVtQhaxG8Hny0iU5BORz1oornoZPlmFq&#10;89Gmovyv/ma1cwxleHJUm2vM9vooor0zjCmSAlge3cUUUdAOC8B/s2/B34b/ABB1/wCKvhfwnGmv&#10;+IrgS6nqNxI0rlsdE3E+WvsuBXUeJvBXhHxrpz6R4v8ADNjqdtJG8bw3tqso2sMMBuBxkdaKKxhQ&#10;oqHKoqz30LlUnJ3b1PFPGH/BL79izxnqH9qXHwkSwYLjytIv5rWP67I2AzWMn/BI/wDYmDZfwJqj&#10;D0/4SG6H8noorjllWWynrSjv2NljsYo2VR/eekfCr9jH9mT4MNDceAvhFpVvdQJtS/uIPOuCPeR8&#10;sa9QCgDI7UUV106FGhTapxS9NDnqVKlV3m235j9goooqzO7P/9lQSwMECgAAAAAAAAAhAA+6q50E&#10;XwAABF8AABQAAABkcnMvbWVkaWEvaW1hZ2UyLnBuZ4lQTkcNChoKAAAADUlIRFIAAADxAAAAXQgG&#10;AAAAdBWAnAAAAAFzUkdCAK7OHOkAAAAEZ0FNQQAAsY8L/GEFAAAACXBIWXMAABcRAAAXEQHKJvM/&#10;AABemUlEQVR4Xu29B2BexbE2rGLTQkK4qZT0AKkQkpuEtJtLCrk3373kSyMJHYybZMmyXHEB04sx&#10;Boxx77aK1SzJtmQ19947brj33q1iPf/zzJzzvrJjQCbiB/xppD1nz57d2dnZmdnZPXvOG4NGaIRG&#10;+EhDoxI3QiN8xKFRiRuhET7i0KjEjdAIH3FoVOJGaISPODQqcSM0wkccGpW4ERrhIw6NStwIjfAR&#10;h0YlboRG+IhDoxI3QiN8xOFDocS1wVngcR3rphL+OVMAZ4IzIShWe07RhgUh/+c6I/B28beBs4sr&#10;Rtz1KFdfOBv/u8EZ5tVfAHUKR3EoVqf950KdMueHd7x5NlhW1eU0RUqedXFhcL6i0Wuvy0Hxutf1&#10;hX/Or5R3wnJWLRdaHeEDV2LRXBOcFbxBSlE4w78aKiXv2A11JiOKK/CqFtXRtCpPP8NwwbwwzfcQ&#10;xqIV8SqS6BWdUTy8XSfU8oZQGU21Hox+xXVp9wSeXsOLKp55i6Cb1Z5XmYK8YXBQzujVuwGxoTpA&#10;oLrP8FC3hXVP4qVzPADvArsnPCpvtNlVWMbDWY2LBB1kGAQeD5GKBvEwzBbe9TtK1AXzih9MFZ8i&#10;NKigEoyWs1rD+8Ib4A5vGD+FQy0MKOC1uG50WDZlDBpscea0uil/QYqBE2DRMLdwOynC4vQ6bi/n&#10;+aLXkUhtjaVXMV4Z3rM2O/76wodjJBbRofBaYwNGGNMZrME8GJN4DnpIjArU3JLELZ2jLKwviM0S&#10;4Dodo/LeM1FMRmfAZCXa7ei1kWgZBV7WaQmxMtDCSJhEt8rVsnxNrYyCOlQlQkQKallQ9mzk9Qar&#10;SYJRQ1w8G6+Nv85jR+pUqvUBh5nEo1XNa/ZNTdA/jkM3HDy//gJcKmwIQgjSDDynR9UmhjpCaxjY&#10;TuFXnW78GKxzxTFxQ3GFgC91ILxjEFzU1iiP6hA+4SV+q+g8QfXwX7edI06vbhkYPeFdP1r/nBFv&#10;gvsaScSfsH0qosA7BpZPOJTvtJ2tXZaPsVqps/qm/vChUmJrBK+9u3hm66XEGmDfDpRPTVaXhnEz&#10;AhK6eoNEg8rEmNjrwhN0gN0NO4yKznTqg90/Q+WzuiyHlxWojLrnaBDULeE9ge4rsCLeUGcSj7W/&#10;Trq1WkEcUO3qYF7WRfSuoAKkjfhVT21NZYDLaqk3uJk8xUglda7GjKorrYLuOU7/OxeUWfc9t5PP&#10;K7Wb+ECazICFymz/Z8Rp42yUu15WHDnGcJzhSHBWmu6FdZyfBuYy/KSRGmPKrSDFVaGwoF1GWxfB&#10;ZREd/I5aKllwhSWVNM5mIJStXhDiEQ6WUlnJVNDfFwIfKndapKtDrNMsga4GU3dXVWPjydPYeLrS&#10;wmaGtxg2BGHdKQae1yheeRp7Tp9AlYSinhDWbV1gHS0Bk1LJQoqlzlyNmFXs9Cpl4Z9olRDtZ571&#10;JypRtvkIehctxmO5s9ExaxaSMxnGTkfXcXPRI28uepctQcmWQ9hwogr7iYNqYaA6amXNRTPxS2lq&#10;rOVSbtUkQ6Z00hcyqx6gbFIx+zNFqcJx4t9+ugrrA95tYhA/w7CR98TjDZWVWM8gvm7n+fQZUlsj&#10;ekKjJPUKe0vc82N4FSFRBaj40hXlVikzWDWnmFZpInuaN/UnUNnDDNt4ua6yCrP2nEL++sN4dsIC&#10;PE6+9sidRd7ORtv0WWiTPhvJ6TPQKXsGeoyfTb7Pwssl5PGmI1h64BR2UG72E4/6SPUKdK6mEp9R&#10;/9KA2Cgq4lix0S16pZh1W6FTEI1eeEdooFEbaymrlTzvqq42voq/4uMm8k48fovnMBh/gz7YVlWF&#10;UzQmMiwC0aeaLwQ+BCOxmEEBCUYiZ50i4motTvD6uUkL8Y22/fHNbhn4RvdMnrN5zsE3u2fhW13H&#10;8XocbuqWxZCDGzuNxJ1PjcBOdmB9QewzFqrzbGTUiCu6dNaYEIiY0egsPskwZet+PFu+DveMmIvv&#10;dB2PazsW4vKELMQ+NAIx9w5A7N19GV5D7L39EPvgYN4bhes6Z+Nb3XLx16Gz8OS09SjZttdGbQe5&#10;e26LJfBSY6mz6jexEhHmdynvu4OyiQsq4nNhYPXhE/jDc6NxU6fRuLFbHnmWR/6Rj93I16687p6H&#10;G8nXG3tk2PmmDqPwQN/xOKj+EAKxiLjMwBiVUZFTTHQqGIlhh6qoAi9ttAqCt8yz7GcoXrsFr83a&#10;gNT8lfjT0Dm49alCfKlDNq5vm4WPPzwcTe8bhLh7+iLu7j6I/8dLaPL33oj9xyuIuft1xN7fH00e&#10;HIjLmw/H5zvk4IudsvGj54rwjzGL0Wnimxg4fyNKNm7DAdYTgnWlDoHxNPrCNKMqoC4gXilqmwHl&#10;wwxjUMiUmMntR+XjBsrqjT2ycUOPXPIwBzeJlz3SGQJZVVp33uswEn97NR8bjlECVJVwvQf4ECix&#10;OtLHmSiTxDQXBbmjSbnLEdNsJGLaTUJMSgFi2k7muZTnIsQnTURc24mITSlGTDJDyyzc0nk0NtHC&#10;1R+CzmLtco91VGnrNrp8tTVRg3CQIXf1LrRMn48bO47D5Y+MQnzrPKepZR4+0y4H/7f/dPScvBqv&#10;T1+NvgyPFa/AnW+U4dPJoxHTYhzi2+Qjrk0uYlqPwfWd0pGUMReFb+4xQRZIMGrYfimxuGMDhVhi&#10;AkNRMSGrH0QVSgdg8aETuKXrWNadQ5rLGSrIS9KeTN4mlfAs3k5gKGQgP1tk4VcvFmJXKGDkRS09&#10;ElfigI7glimnUiXUojEwxGZATBHEVTdZim3jvdy1+/HYpKX4w4Ap+Hzrobii2TBcIkOYxH5umYtL&#10;mo3FNS2H4pdPj8f9I+cgJW8Zek8jb6ctQ7/py/Ha9FV4tmINUrIX474RM/GDntm4sjWNaIsMxLQi&#10;j9vkoWliJi5/eAiuTx6Jf4ycgecqVqBo60HsIQ1hz8pcyqVXiyrZHqU733RUqnrCW6wUb2kYd9CI&#10;//c38hHzIGW1reSTvE0Wj4sCnpLHyYwnlzGNgbJw27MTsfKoS1uUmguDD8WcOGSMnxWj6HHU05WU&#10;OLFgrQtdp+mI6UDGdJjBOEOHaYhvPx1xPMd25L1O08ioibile8YFKrFq1vjnSiMllvDXSACr5XL5&#10;fHnunqN4aNhMfDY5jQKSh1gajSapUxHHENMmBz94ZgJGLd1O91+5oyDse5g2eslm/OSpfFzaMg2x&#10;7dQO0pw6GXHszOtTMvDImNmYseeQWXQZsTPVVXT9qC5y/0yB2aZa+QBn439nYO1W1q+WHD2JW3vm&#10;IlaC1XE2wxzybSZpmUoezkBcx2mI60TB60T6Os6kMk3Gr18uxW4TZuE5TYx0hcUvS4uCFFWucjjH&#10;P1NNTpL+M1R8LYxxNm0qvGTfUQxasBW/f2USrm2XgSYJ7NsECn9qCZp0rHDaWmTihq75eHjYLBSu&#10;3431x09hH8tKUc4H8tj2sr/WHT2OMSu24g/9ynBthyzDE5tairj27KNUtokG95KkTHyh4xjcPawc&#10;I5ftwBqOhOKoKSn5XikDyraYPEaa6DLiZz/a/SAINFf/x2DS3pLt6TCLYQ5iO8ylfM5w+WSIZ5/H&#10;6h55G9OmED/pVYbVx1zWhT/EeyHw4VjYCg+y1rLRJqzOGjGmTeE6dnK2CX0clTa2vZSYCtuRHdN+&#10;VpQpnZmWOgE3031560JHYlWn6uV7mv/Jf9IgxdboO2zBJrqc2YiVMWlHoaDiGh3qlMRc/Pz5CZiz&#10;75ijMHwaTWtRKTx1dG4JR8Lbn6f30IpCq7awDbEdyuhNFCO+VQZuenQMhs5fF8yX6RFQMCs1ZxIS&#10;jYBUItFUPxAdUqpo/kVU4u89kcf6JlG4aIBkEKm8ZiClzDKOnaTQNIzka2ybEvymdzn2Bf0hRbVR&#10;S2eht1SCIqonnI6Q3mpmoB6TDxq3Occ9UY2nipfhVrqTV7TOIN842tIQxrWfgljrTxqP5Fx8hgat&#10;xeiZmLXtiBnxKPvUDtYr4xpUrK4S7lANQlCf5a3egT/3n4pPtKHskL8xHaZ4+1LJ96RyNG09CVe3&#10;zsIvnylE/2mrsDtgk60QKxjP1Y9es9eie+xhprlnxDtBxZLVvw+hErfKojEkbyWfZ/GW/BRf1ecd&#10;2WZ6CT95sRxvHhVeguriKSCj3vChUGLniM5qjLrE1MBAFjaZI3EsOz2eQhfffiY7XUpLBlHYYjrM&#10;pjLJ6oVKPJFKnH6BSkxQhZIMU2LFLRW7eN114nJc3XYMBWE8BbuEgi9h4Cj26DwbQW6jq7fkyCnr&#10;4iq2oZrtOVNNBMRzhuVtRZe43cugIh2oxG1PcgrQupD4ONoRX5wEWF5G8kRc3WoUHp+wGHtZ1vwD&#10;uqX2eIREyYmNcqceYAIX1gwspBLf8kS+jXZNOpSTpxIqClpnBfKvM3namXR0opBpBGkzCb95uYRK&#10;7AxRV8lbEa88HmEVI4yZ0XBhPMn7MkZSqDHLd+PHTxWgaUu6uW0K2Gc0hOzPmPasUwLevgxNqGy3&#10;dE9HJkdS9bugmkahim2wlWA9FhAvmKZFMTcafjLy1H+2UOU0CPZV16J3xZu4tn06miax/zgix9L7&#10;iG0/m7I0G01UP72qq1qOxB/7TULZ9oOBwy+k5LaMEa8UvFWav6puZVF9ysc4QUr8tyF0mVtz9Kc3&#10;E9+RLjP5aDztQkXuLEVWe0kDPZ3YpDzc1qsCq48KL4F4AlQXBB8CJRblZIR4wbOLrV0aSAhMiVtl&#10;stPp6lHgYuUGihlijlw+CpsptxS5XTG+131svd1p9bUJuQI7TKvEOoutu3hIyVqAj7XkHCuZc5rO&#10;U9gxpayP850udENTy/HZtmlIX7bdaJaq6KmFRh/DqwsKXO2Zk1Q+rV5SDtXphKyVW3E9XckYudWy&#10;zupsmyLMopEqx6UthqPV2NnYGTRD83IJsoRJI7xVUC8gTcxrikfQSHzzk/QCUop8tAinIqECyzAG&#10;QQYmJqkIt78yme60zxdl47y/FBy3aPJWSXnYXipbOK9ce6wSrUdNxzXJ6RRu1qspBI1WvNxm1h3T&#10;eY4ZxXga6Z89l485nLKYSKuemiriP22G0XRFN1Qtc5hHYh6blNpJEk/UjzKcnuZtpsohd/0e3NRx&#10;LOvJNRmK4+gonseqnWx/HI1KbIt0fLVjOnoULsT2UHwoDzKiunTjqTrVTsetpKAaU+K7NBLb1E+K&#10;GhhCG4nVxx7c22Facj5++NJUrDqmhgmJgjWEof7wIVFiBSc96KdAKHwVuG3Bm7SWZIwUmMIWS7dE&#10;8wtXYs2Jp3JUUUdQuZNL8P3uY7C1Hkps1VrHa34n6+5KLHHdwZ5Jyl6Ej7dix2sBjQIXr7oofC7s&#10;03FJYjbaZi/EIZMgIfSgk1xxX+CRCJ00wVNMyqx5pdqVmEFDQOPkUwMaI7XJFIgKzfnhJS3HInHc&#10;UuzQaE6sNgJRoEKjYxCc3gk8ix+XmhLn0XhMNn56CITM3DwKt83hlE4+09395SslVGKfI5oqS5sU&#10;SIvoknegs63km9Hyts7fcwx3vVyISx8ciiYpJW4UOsulpPHgiBgn/KyrKadK//nseMzZrYdL0f63&#10;dhpm0i7yLdFPblJYH2OSGRkXb6GDyZHShCPQsrzVW3FT13GmPDGcwsRwpIztTA+os9o/E/GdKT9J&#10;kxDfbAQeHDkHG0+pbuJieUmTgo/Gar9d+H0GgbyHvw2h286R3Vxn87L87O41lZoG2/iqkDQR/04l&#10;XhEosdrqpi/EWD/4kLjTHoKTHf3s1i25cDWtG5kfCpzmv+x8xU3oTPjIHM2N25ZyzpV2lhILmzMo&#10;CFIAdaz1stLkckr4dM/r7Fq4FJe1HGUju6y2FDiedcbJisotYmd/t3MaFnIebLSa6ZeVdmG3NKtX&#10;9ludIuXzUeG0NjkwdcGeI7ilJ42TVtXlUppxoGtNt1pGSSN9PI3Io/kLTUC0ueRMtTrZsdtJlVkk&#10;5JnoYCzIEgVP0MLWLU/kciSezHq0kCV+vl1gW5OL8Ks+ZdgjnAT3loRf9YRKLJU6w3ZV4ZQMIvOV&#10;bN6Hnz89AU1bZKFpKtuj+b+MVRdNHTgtIn4zWvRwbuyShtJNux2/lQ6pPT/oXt1c0esohNdm9GhU&#10;tEgo6L9gI65KHoNY9mtUnhg0MJiBoQFrV4ImLdPx5wGTsfzQcWNxNfEomGE2j4M1GO9Vl9emPvq7&#10;3GnOiW20NfxeRzgXjhhp8SJpAt3pKVhpSiwQwvO15p3hw6HEgoBuP4WNcYVKMiXmiCUGG9NDJfbr&#10;iBIrvW3ZOUosFoeCp8AkyZ9dMlVBf3qMxA6SigxetBlXJ3AOLBfajAPx2iKW16M57CXN09GtYKmt&#10;lnoXCLEE2EeGsCLVbH1tnV5tAn+KadWBy/7E5JVookU762SttssFo5Cn+vQgNnUSPtdmBIbM22AG&#10;QELpfqUa4CeBtyLKNwermaA0jy85egK3PPkOSmzuHgUtvKax+vXLZdgr+lVHoLiGTwrCqHGXBrGG&#10;PBT/5uw6iZ/RZW/SMpPtcf7F8RwrL6aLRuFpaCJXky7spW3G4cVp620eqgWwiIfRACBc4peCaNP1&#10;HqJvMW4emtJ919MNU17KUZw8ISmX3Hx6e/HtOEdvPgZ/HVSOdafdka5Rn5kXwisGM/oGfrZHTEMm&#10;Uok14NTlaWDAxFcz1Fpz4DmpED95sQIrI3PiEN+FwUWrxJsjShyqkRhvl9YHcr8kcKZ2imv+yvj8&#10;Q6fw7cc4OnIuKDddQhjbgW6WrYCzbs0haUG/82guZu87bjgkfCFyVyZd6qgRyvF7x+vxDOd4TDMn&#10;gMlzdp/EV7tSiTkyxHJe3yRVQq+pAeMMsR3LbRX3u11zMX3HcccdtMfQRoL+lF4Xwmvl8Pi/rsTy&#10;WhyjUEbkLjhvqazBHb3oorbk3JN4rL9kBG0U8hEonm1swnl/TEIWbn+tHJuoJBJjvQhgeBsQpLia&#10;t0saZDiFf97+Y7bpQo8jNfpKbqyv5V53optNJY7To7d2NDgtRuGh0RXYL0NgRoaUmh47xx288Y1K&#10;HPDDT2qMx/5VJfZxg7iETmgZdNKopiAF06KnzgcY7h1GBltddJ9Tp+ISCpzN3bQabauLVLAWaeg8&#10;foG5T9Xa+6vFMHZqgN7BOkR18xgcalmjlFh1hbmFI3n8EsQmpJvyxpuxUPs0nwpcMbrasa1zOSrM&#10;tJFE6MJjWKcLVKT2AMLr6L2GUGIzQH7pQcDzYYb2GTNxSWsapU5Ugs5zHZ/hZVsYN1da3gZHuk8k&#10;jcHgxRudOhsxHVWDAgkNlVhzdm3eUb93HT8XcS3Hks+UHSkZ6ZJhie9A42IGR/3NQG/hE61H4Y1Z&#10;66ycvCB79i1e6NrACW9U4oAjflJjPPa2Ssx4/ZQ4YLYOQsugk14F0IhoFtWNK9JWbsO/JY2wUVEr&#10;0U3aleMSbSYxAXQh1Dz186nZyF29lSWItvqUKzHjTrVixCarrWu7wTgr0Z857KYFOjuN41ZtwWeS&#10;WW9qOE9T+4JOt7kV25w6GR9vMwbDFm6x0Z+iachVpxsFtUB36oLuCowIizWYEguZJUWNV/baPbg+&#10;JY19EIxwmufLhTZ8bpw0VYiVi51QiN/1LSHeYO+XLKkeyxnihgMzriS4RqvMtTK46nlg1Yka3Pwk&#10;6Uxm0OO9ztNtHULBlJqKFt+xBE15Ly5xAm5+PA8LDupZCUubQa5LqvO2UYkDjvhJjfHYOyqxhMQe&#10;kby9EgsizFaEnSplqrbVaOahiyXYfKIKP392vO28MnfKXGnh9U6I6TiFLi5drYR8/PiZfOIXjRI6&#10;uZd1mc9KbIFLZ7+UwmoxREfTBQ05wSqu3gjadvI0fvNyYbChRe3QKMBO7sLOtmvSoWe3CRn42dPj&#10;sVp7bQ2X3gDS2ZXrXCVWVQ5WqcUaciTWWXNEYd5SWY0/Dma5hBzi1Uo055bWL1KQCtbD/pJbLaOU&#10;Oh2XJ2bjqbI1VtaMWw155tapwcH5Iy+o2h7xiXZ5QPcOo+ej/mbfxnQhL7SSzCmMeBDfqZSj8iRc&#10;0qGU3hjbQcXsULjUygnc+1Lfi2Dn7b+sxO+x8R/xkfjtlXjLOUocskcqrK3q5mBR2ezZMNNfn74G&#10;V7SiS0tma4Uy3jaUsA49fjDGT2FaKS5PyES34nVBZ1L8WN67UFgUoyRqlA0rtYqlvjbeBGk6+CMt&#10;2XZ1YZeJy3EJFSA+lQJlK7lSXNZrgk9voEMZmrYvIo1j8Pq8TVbOV9RZv9ogw1FHiVWD8Fr1dnQq&#10;G2JhKzQa1TxX86x6sjYcwNVJ7CPSH08FjjfXVP3iQmuPV8yboYvNuea1ySNRuHFPwA7SL8MWynKD&#10;Q0C7/fmlzq/PXIuPJdKlVj+bx6PVaRpQtruJ2tCphKNxua1NxLQtwXd65mP5cS1Lsrx4zkDieSXe&#10;1jaOxM7d8ORMEbzznJhnKu87jsTGcT/JwbXRl1a5Vo95KDyCN49U4Uc9yXhtA+yozQezKIBiPuuw&#10;nTZiPjuiXQW+2DEHBZuPygQYLnv0YKTqICUSfkvwswTealY628V/vyvhr7FVWV3nrD+Oz7bLQ1xK&#10;BZqwPZo3xmlepgUWtjW2fQWadqAitCnAT5/OxZpTjtVGMOOX2hIosdXpDrbXpaMLSEMpsXiohR7R&#10;oK2RDw2fh/hW9GQ0l9eCnPUP6Rbt1jcSXOFke5KLcWvnEeT7MZsKiLzwiyjvB4TcMVAdciEIs3fv&#10;w+eTRznNlB17GiAZ6qQNNzTi1u+Urw7zmGc6Lm2djufKV9szfkNEpFEvqNZktVGJIyc1xmMNosQE&#10;70iJNgVdCqwRLLg3ZOlOXJlEVza1hEI9z1aG4zqWBkxnfQpS6JRy4s7B0kNHAwo1mkqMBTpKibxD&#10;omnhfZaQlOpkd6QA2qIpTJyjHT2Fmx9lG5No/TkKNNUoZotcFHoJmBS6PdufqgWhdAxYuNnKaXeS&#10;S7+C4zJhoGDpSql17zWcEmtjh4/CGzm//G6XPBoYzuntURxp1sKWRrZQMeRWG162qXUu2uYswFEp&#10;rrASieatftXwoJZbr3gTGLymzacq8bvXqFCJ5AVpdM9BPJARIp3ihbajdqD3wPS41nn41XP52M3C&#10;RqnYLFyNShyAcSU8RcWvIUdiU2JbUKIg8vZpJu6orMRfBlJhKVjalRWTSiusDjWhI7PViezUeLmF&#10;7MQHhs3Efu2rlFgQib2+JmsQCnm0yiAEIqRTpI+UT0qs0Vl42E6WT8xcwDllnrfNnq+q82czUKjs&#10;eaZGZrrbdLvvHjYNh/ViBLHp6VggBg5y87SQY/UIdPTKG2pO7HHHmrvsLVzbloLbToZP/aA5vZRX&#10;awvCQ9pt2kPaaaBiWmehz7wNTptIpSHyUT3CoIYHI18S4MZN/JJstcogz/XKIvkdR29He7hjeI5r&#10;J4NJPiiNc/gYPRJrMwHf60GXeq+/6GJ8ML7o6oN0p42TZ4PRFsYiRL63CqIQ4nHM/wRBsp+i+S5c&#10;iX3H1rlK7FEJHnHrFblq3w87adNuXNNmkL2PbPuvKYAaOWwVVUIXKHETdu6lnDO/NmNtgIulpSg0&#10;CKbEQSV1qgviOrLOs5ou9VJQ5wX3CCOWbUZcQhoFRp3OYEKvzme7FEwg2F6Oxl9oOwYlG3ZaOVUv&#10;8QzQMEGaoTl4XUr8bkMosSsv62NELXhl6lJc1Yb9I0Gn+2nP1EUnDaH4KCW2/cqcDsR0mIymbbLQ&#10;f+FbRo8Q2FZXjexWx/sERr4vMEqNxQ1NZTqMKcMl972Ky1qOtfWGy1uNxBUtR+LK5mm4ssUYXNFi&#10;NC5rpXvDcWmz4bih9UBUrHYvSGsCUf34IFenWc7JCBDwwoVCUXGYIbDsTnB9gPmsgfYfgDBG3c3w&#10;XuR+EPGTaPGYlNi3XUqJQ8ZQoOVaatGn7sKWBD2lFN/vPvacbZcKOgZtsd1Zvr+3e/GbuCwxm4rB&#10;8lrAMMOgwHmx9veGLlbbEny9cwGmblNXEQ3xuCvl4V3hHbKE5cs378O1nenWp0yykd/2aavzNZKp&#10;bZ2pBKYM09GUgvV4xVqfn7G4+kpqa2DsUzwUimj8XZX43HA+d9pq0+qsvx/8aOF80pNjfWKjMOeQ&#10;seZFkP4uElpNBwKjxCnLZzqMR/baYJulBFfKZXjfRyByN5yi2DklOZ++bgteKZmLPmUL0XvKYrzM&#10;8Er5IrxavtjCKwx9Kpagb8UCvFy6EG9ULMKb+w/ZAKCplIy4u9MfqBKbTWWn1LHkxk2l+65YVeGP&#10;MngrEDjB2wuv0kPC/Mobak1XajTdryIRPymPx95Wic83EodK3C3Nvl0UgtejowSG7dJIzL+dPP+q&#10;1wS6p/kmdGfh1+jBtIgiUZh//ORELDskQ8TS1nniiYd/Cax8rXXmj1+gS5qYT9dOb/qwo83DoBLb&#10;3NyVWAYnLikPv3ixgMZKbdK/PAu1y1B58ENwdr43lDst/kn5xOVWaRyBm2dQUNUvCloYlFdDXFoY&#10;lBKrn4Sb9X6x2yR6QP6hHCmCaBO+kNr3CySB5kEpRFlywSA82kBib6kZXxzRB+hO++gYVWLvHI2a&#10;4bPNoNneeTy8a5DCmtKqQFDOCBTegFC/ZcEgiPhJeTz2zkqs0ZjMkctGRtkGAyqx3Ol/VuIgJqYH&#10;JIxavA6fSxqFeAqWL2hISSTActsDwZMSi/EJ4/H7Xvn2CR2fBwfcsk78F0E4yC99PO9PA6gQrbJZ&#10;9wwqMdtmge1V+9jx9kaMDE67Ynw2JQ15q9yl1uMOjcWmxiLJyApp09npbTAltkuXjYRM5tfuJ63k&#10;BjRHXg21x0o8c4pgbWhXgi90mYCijaESO43GAou9H2DEGm9C71L1ySkzMVWD9NE8KaXYJFoUIhEZ&#10;bGbUIqLKqO/No3ND7oU+UCVmQSOEJzvqmsoWjDSykfY+qhqqOuxcJ/D/rGDoAkVWY5WFQe56nbE+&#10;gKBAGI2clOaxd1ViExql8Vrb5FJ8YauuEoe4LRLQpMciybkLEadvZOnTLTb3pBIH+3vNHSTeWI1+&#10;TGuSnI92GTPMfa2piSpxQ0AoCKK464SFaMpR1vbtGg3hWW0UXZqvM27v4GaiS+4cK+fuqCuxusXb&#10;bIfg7PQ22MKWoXQlbp3JMnTv5TrL6OmFeHtcY3vOhYf1BHuUZWS/SCUuDpTY2h4l730Cr0AcUsyv&#10;xSeeVa/JhJSYrZHcW17pa6D0DGYcA5nXfQvaZRb0neADVGIerSF2TWDEiPWTK6MeyaiB6kQVENSN&#10;R8EVOGBD2Ghem3AFeaxOA0WC1CDNT0rz2Lu603YWk+qpxGZ6a7Hm+Enc1qsEcfrKhClFwGQLGlHE&#10;fOLXPK59Ka5MyUHJtiOGqsYssNN9Ph5cKBgO4pOfMm7NPlzdoYDt0CuJbqT06MOUTcKg0U3t7cIz&#10;vYP/fq0U2/QNIFKmvdlakxbbjVA/BGent+HcaQIjWldonc78LdMDAS1nX1BI9cUVC8Qn42O8ZGC9&#10;X+hSiKLAnY7wz3gQxN8niGIXL8ht8zgdXCrOhrrXyqm2Sqo0q7Ynezy4HDhvPzAlNkJ1EFGKqzlE&#10;JlnXkxRt8A+JvBBQY2vUUlk2E1C3XwZ20iHKgLNuWZrHxBhTYr08HzAkoryhIjM9Vi8naO6oOXGP&#10;9LN2bIW4vau8voJ1223FMb59mStxiDuixBJw4tQonVqKazvmYMkBmRSio7CdG94rWFkLzp0FB6rw&#10;lR7+RU97tEQF8N1OEoKwvToz0Lhc1WY0clb5Pm7tDbYnt0JkQe0NL7zdDaXE1kOBEj9WvARNErV9&#10;kWVt3q7yPvLat6SCVXYZ2tj2JfhUuxxkrtoucohLrq3jdXrfDwh4EJx8QJEXUYsJy97Co/nz0a1k&#10;FbpOXoXuPD9evAKPF61hu9bg8Umr0XPSKvQoXoVHeX6ueBlW7ztsXSZG+NqI061dfP+SEhuBFw4x&#10;5iaIibxwVLI5VDkSKCWWK73p4BFMWrEBhas2o4ACU7hqC4PO/xzyV25B0aq3sFW7cWyO4Y3U7w1F&#10;SLSIxCAMhOCmn0xELPbPSiwBCRQ4UGJ3NRUo4Cn+ZY8tVRKvACIV+yqoXOJOWbNxSeI421ih91ut&#10;rCmxj8Ia8eIpiLbzqM0E/OLladh00g1DXeUNw3uB8+HYcLIaP3p+AmL1eVMZF6OHbqqEQItbpsQ8&#10;UyniJBAtM9Alb6G1Sd6PLVEKlaGrKxzO539diVWHe1r2YgFTX5u2ClckBvu+Vd5opBJLaSmw/kUL&#10;xxdLo9m0VTr6zV1vFNkKrwyYKXN0ZGxYCNofiJVoVk1SuqRRpOnhYWii76cljUd821xOnbJxCT20&#10;S5IKcGmb8bg8MReXJ2Vx+pKGr7YbjinrdrAkoaGVmHx4LxDjThytK48Sey1m+df+gs3iTMtauBo3&#10;tX4Jn0sYjs8mpTGMDcKYOnEPVyeMxk3J/VG0zJ+n6u0U1SGr5wbDKtGdINjFOScxxmMa+5IKVtVx&#10;pwMBCxRYCi0hty8Z6jq5CD/sNgpbQyUmGmEiu3lUe2rte8N39i1GLDtI2xltFdWU2HHZKGwf4GMd&#10;epSVkIc/9C3HnkoXsnMV771CXTxOWS32nqnBnW8UI54CFe6b9s6XEKj9NFrhaq/anTwJ//t6Obax&#10;r0SdC1TY6FAovO2ChlBip1RK5zjHr9iOa5MzzIA6vRqFpcSMhyOzpU9HPHHHttJmj7dc8kyBw+D8&#10;bWhwekl/IG4hNzRAtEpfQqWj55Oqvmbb7Vk2gxbi5IVp+2sqZaQD20Z5+XaPHKy0t5kIwmX99wEr&#10;cTjyyrKGSixn2H5nSM9TCXpV7poUup7JBRy1SumClliIS50ciYdBwvHZdhnIXbbByspSCZc/rFKC&#10;H8yS82yXglCglWJW2Rt0fiUWsxX3UVgCHScmaSRImoAfdhkWfU5MNN5pijjOmftP4hs9KMhti6y8&#10;L46xEyNKTHwdtH9WOJnWPA2PTVpmH38TtlDx/lUI8SjYHItpEoTU3Pm4jFbf3qiRcVHHS4kDoYgX&#10;nWqrVuXblePLnbMw+1Dw7WStmhqmuqBrb3tDKrEvAgEbT57Bz58aj7hEGh6VFy/NnebZVqx1Lf6K&#10;ZipI6wK0zlqEAzLwQftt26XV0fAgjmg6p5HTgrUB9rM1v3+VCpU4CU1Sp6MJlVYvPjQhjU21g0s8&#10;Ft02t5+JJq3z8KdXS+xnZgwCmj8ESqzm+IzVUQQKJuL0fidh0vo9+CIFxd6zDYiKhHOIlTX7VMd8&#10;5NCtFpi7QfxuJsRAJXodGpl1aRAyxPKoc71uX9iiEsudNqZKwCQMqpMCzrM2ZMhl05a+uOQJ+NXT&#10;47DDvkVFIH8kG5p7hSvKTxbNwyWtRpjCustaJ2i7pTZ4yJ1mZ0pZ9LMsvSsWW9kIvQ0ELgTih0Yl&#10;58fwpW/hYy1H0khKid0tVZvta5+kV1/G8IU83mtfjssSxqFH0UrD4QQ6niitinnbG8SdNprZm+Ix&#10;43Llu3EOeam+Ja1tlRRSe/GBwfk6m7jUFvUfQ0oFvpkyAqsPujr4Y8m69DYcGG9Jq4YQ/UnOLBBK&#10;tu/GZ9oM4yis10ynsr+1qq44ecxr/8oH5YF8iG03BZ9KSOeAtivgpv5Cij9oJTY6hIQIApqEygRK&#10;30shrD1Wgx8+mUN3opACzs6wj4rpLMIUnFALFLCrU/MwOvhigw72BFOdrgslirGMqFavQZ1ojjyD&#10;tI7jtuUPlHjiepv72T5Wc81YpwREIzGZrs+fNqES2zeUE3Lw7MxNVs7qU2PUFtsiWYsjVOR7h+tZ&#10;bEYgwKGgacQQXtYhoyDLK8OQUoprO+Qif40bpfcDXNAYAiNTsnknrmvHkTjFXfuQtzI69u1tGTMF&#10;KnI8eSJ3/85+ZThkyBQC8XLmEhRx3PVTYobw+m0WthwlaaYiK1qw+RCuT02jEZ1ofWKPwuSSWn+p&#10;DfKaqNhapU6ZguvajET+yuBTvzL0jFgVZ8G5CWqDtyMEK+/RAM5OiRpJ/bkM6Lb8tCdKV+CKpEyj&#10;0+fsUi7JlR6NkU77EiYVWUqXMB4/f7LAfgxPoB1rAZd59PPbK3EgW++fEoeM8cYpSIF9lZNHXuuZ&#10;asIYWij93IYabHtjpciyViKIBNqbPiSMFuxjHBl6Vyw1rJpXS4GFT4325gYV2UkHmy3b0n2lsfcU&#10;y3jajlNV+FXvUvtafixHHduLa+6ljIiEUB/pnkIXiO4vXaKmielIX+PCYT/BqU6UcmiRjbCcQnzb&#10;i/rdoWLE0RW1zgtoj7zFQuOgL1tqESamzST8tNcUbCJxwnkeSWsYII/sZ08YXXHoOG57nsKQzLmx&#10;tVcCxUDa9GKG3jU2wdAHyvXp1cSJ+FnvqVh1IuCwpkLqv6Bb7UB+Ct5Vic8N76DEStKzUqXtI+0P&#10;DNPH5cayH0hbO+GWMdBLEWXGT+3iMv7SUF6ekIGOOQusz+UlafOEb2F03B6JNCCsLAhBGkE5wlye&#10;qiu1VUH4fMCoOqOP0OuFFZdBGbw736Bn03o8mnCUte9vS4716M4WNGeT11JoLcpxhG42Ej3yF9qU&#10;U/XrPfKQCtUoePtHTNIT9Vkgu+/PSBywQXEGuzLGUhhIsNRq5JJt+GTbNDTRvl4qqkYqzUPNJZV1&#10;tRcFSByZ0aRVNh4vWeR4OAL678Fqnu0MtHk4GRppvqpmcLbzKCHUs2neWHfwGL6UMopCx/krBVpf&#10;WZD7bEJMwbavFNrckdaTc9xvPl6IObv0y7XEZ/WR4Xqua1/iACbv2I1Pp4zh1ICKL5dJIbCSrsTq&#10;ON9yGavvLdH7+M0rU+xD8gYi9P0A47cEDthK9vxPf9KUWMD2hfx1JbYdZEavhEMLLmWIbVuC6zrk&#10;YPz6YNW0ljzXIlGEVEW8/f+6O+1KbBh58C9cOO4pOw7hax1Gk2cajeeQVvaJbZaREJN+G5ED3AnF&#10;+OmzRfbTqVKHmmqeKSchboUIBBeqRSFyT/UGmYNTAIp5bqPN3h8/bfLHSuz+tL1H8MVunMOnlKEp&#10;+dCEQV6DlE1y0IShqRRbssa58H++OBFrj7tMynCZ5xRUqJoEH5wS14WAKDHVFrgkCLSOQr3s8Gnc&#10;8thYXJKUzUZKwOf6O66Bm2QLL/YCPUfoVnlonrXYXFojTDRqNwzx+UyCCbWnGALiVUGE70zTyxbV&#10;+jKkPkB+Ete213x8sjHErLm5khQOMxx6iT8QvBYZaDZiCk4Ql8+zXMB8NPat709WLEMTzm1Esx4v&#10;metnI4aCmK7O1JZBjsRSmMQ8PJS2wN1z0fgeGf12YLRZIGdqyB+e9cG+u0eQt3STnTYJgngr+ngt&#10;gTNPSNdqA6cTHCmemrzMDK6v8mqEDDo0wtyGU2LrUsZ1rT3Eqkvu5Av0wK6msde71/ZOsUY20Rl6&#10;E2qH2kCv6YrWmeg9Y53hqpaRJ4mOn4FpCkG1FglbIfl0Y28FIvfC+5GyYbDByD9QqDJaW26VTjpa&#10;kU62VW+M6RPBWh+Rd6MfdbORmQoc33Yivk5lH7d6h9FpngcZEOIXKC74wJQ4KO4UBUEs0ZcB1Xi3&#10;XGegvUrdipfiijZaNdWIMJeNpiDJ9SCh9s3eLhIsdlzSZHz3sUlYzlHUQL1jb0Hpx8Dk6hFM0NxA&#10;REjXDSkx66yR+8PLAbM24OMpcuPplskqmuGQEIsRrNOUkS5lSiGu6ZiB8s17DY0vqKnzJGheh/YI&#10;3f5CgTFPiqBvH8eLqcIr5bXRTcrr7rR+ISAuMQttMubIpBGPEcjQMBBVYAbRy7ZXse2qq13uPI4A&#10;NF4UrIirZ0pLuuR5iA+mFOIBhS0xB396Yyr22mKketBWF4wXJhzkg6DhRmLKiBlc0a64FNl/Z7jZ&#10;SHpLrTgip2oLppRXOEUr5YM8locTq98pajOeU6WpWH1Ev5AhHEIsOusoMYMhjqR40J+37+x00aXc&#10;Xi5IDnjspg0o27IfNz6mDTWUA327rIuMihbi6IGx/bZIKi+Co/RVLYbgxdKVZqDkVdrgQpz+NRcH&#10;VSH4ECgxqbLODtqtNDFVj5no2sr6Leek/pYn6YIkFJAoCoBcUQqZj148axSWEKSW4zI2JHPlTmet&#10;Gi9cpsze2cIvpurBSBVjYrG6QPWIDK1n26IW503xbXIpcJoPs/EafW3Ul4Dou1Ocb9HFbtJqLBJz&#10;ZtPYqCq1QzhtXGJgGoO+nvGdx9l5ySXEoemARmG2gUprbTBPQu2iEttzw1J8LCkDL1WsC3hiomb4&#10;GgpCJTZlMCvvPfLSlNW4LInCQB5rIcsEK1Bi0aePBUT4rcc4nOZ8r2ch1hyRy0cRt8/nuGK4S+l4&#10;/3UllvoQr4yj1hmIVnsBbOoSPCd76/QZ/HUYR7Tmo3AJFcE3fGga5LhNidl38nQubZGNjlkzg2+G&#10;eXmBSPYD2xOZeummzqLAFdKzM6a9DbY9WPkpWWqvgjxALb5JBJlzBwv87mUt0mYHxoQeQxcG0afB&#10;Sa+kmqdQjkuaj0HnvIWmnKrLcJnHQGlVxV654RV8YEpsxYwgHRyJjkIrnXPGarW42hidvnIXvpCa&#10;TiGYRML0yKOcc2QpmD+v1aiotLg2E5CaH/xCAsua/gqp1SXEqse3gdTYQwqN0j4K+ZdLq7HyWBV+&#10;9ALd6CTODSmoeuSjlWjVEd9ZQiAlJoNaTcSvXpyEdSel+kKvTtTH8Mwk8NpVb/Km/biuo+ZBWnWU&#10;oIqhGnnlUVCRw9fmJNx6Rpxagms7pGPKHtlh0uuSZfEGB/HDHtmoDmDS5sO4rjOFjbTaZgMTNgkF&#10;DUx7KZ8UWMZHNFPBSevn2+dhylb3fvThPP+yozGcwfE2hBI7TnWS4r7JRMF+CbJKvUqDebIS9w2b&#10;gsvp5se1K7IFOT2DNa+Hxsh/NZBGtG0ZPpeShoHz1jtnDTV7jmepqjYeybApWXWYCOmCQScD01Aq&#10;WCRoGsUyTDdvUoG5ZeC7TViEqxLGIC6FSiuDqLbqq6JafGuvD/xxcGg7AVc2H4JHKb+7WaHMotel&#10;lgmv0xPW75x9p9XpeipxtEUXBGftnVbQSUQZubww4yrBMmb4XtlnS1fgUv3MSYdSUyT9RKYUwZ5h&#10;UqGlaHHJRfhWtzTMOei/cmc/2G2dY2pFpGS8hJYM95+pJMNp5Zz57vo8TTdGH2o3ayk3zEahKbbg&#10;oPms/ShWwnh8vcM4FG3cyxJER1K1clhNi2yuH+tkxNr1QukCXJGg0S0UVJ2lCEEIR2Iy3oQ7pRhf&#10;bjcciw9pfZ5oiNdWUt8PEI02txTna7Ge8e/pN5PoNcRyVIjTM0tTYj1WCujTtMLO5AU9ksvpsbxY&#10;utr8D31fuaZa/JQihD3aMO50ECW4GZbPY2w2MZHBdld+EzsxOWs+PpNEpWlT4ItH2gWnOmwuT0XS&#10;9CuxEDd1zUXxFl+QFOjbYzbai27ijsgi70Xr10E8E03OO/vuV6D0ymjtZ1SDycvzNuHTyWPRNHkC&#10;mqTqMZhoUd/TCIq/lN24Vrn4SupIPFu8yH6SVe3QJh9joeFTilrseAXO2Q90YYukqGxQPoyKQGNc&#10;ELe5sc23zmA/BSwhYxYubz3WRklfoZ5NQrWzhQJmW9Vo2RIz0Txzni3nW+MlWFRWKagpgyqQX0IJ&#10;MPoVD374avGRE/hGdwpb2yKbp4gZ+s6UjZqcu5hgJ+XgS+1HYcyKt9xxFk6Wd3enLpt9Q8KDIzmq&#10;P6Lf4NHoS5qlxLY4po7kWe6qGQsJMkPyJNzRZzI2V/rKuv3qn3Xi+wAmhKQ4IHkHrdGvn9f8XT/v&#10;IvdT3oMLhX1tJBAIe2SjkVihdR7ueqMo2FFEgyP33BAqeAc3rBJLxXQt40YDTb7LW9GThXBNQ+sQ&#10;fWeuwQ0dsxCfkE+5YL+Rv5EvpjCofXFJE/DNrgUYMX+tyYf1nVxj8sGMv1kJpXmv+nivnJo/GxUU&#10;J1d8BRkBDTgC9f3zJUvwKa2tpOinaWlAtLvQ+nqWfUVUv5QYn5iNHz1VgLzV2wyz8Nvqu+omuPSz&#10;/829Fz2WbOmCD1CJWdCpC5gj0AWvgjSj1TrI9U4M209GvTJ9Hb7AztEChX9gTCt6JNoWisgYMuvq&#10;5Az0nbPeOlRzlDPVlbQFgbvEYLh5qKICa4ol2MPz34dxztc6l/goVLawwxFII7Fw03XU+6u/eWUS&#10;Kjbvt7mznGf9RApqjxMPRwLRKXfSUWLloRP44XOF9sjIP1EaMlhCG8RtAUZxnRk4QjRLW4R9LC9M&#10;PjKEGBsWbCQJGU44wMh9g8nDNhQKeRzqeBocGRgzQOGjG21KMGMkoZiAHz9diJXHfaQw99ZASD3e&#10;UAtbAkuR4MmL4p8ULTTWWugKP34nN3PuruNok8lRuV0m+y4PTdoU49JUKRTbxrY00by/VQGubZuG&#10;p8uXRl82YVA/6tPAofGQwdCft0np6hspsBZNNT2rNgWWUi3ae9B+WubqxOGIpdJoL7RGYHtDjfIZ&#10;x2lhkxaZ+Oqj4/FY6SqsOeFehCmw8FGWbE7NFKWbEkvFA1oEIZc/WCUO+CEULkhkoIgPeitkmFlb&#10;daIm+LynRzZ5Gw/id69PxuVkklzb2HYSADJJC18dZyO+TRG+SEV/duY6+DcoCIbOLWfEvSaoKSuO&#10;nsTDo+fRNcyi1S5FEzLBdvpopGxbSgZl4fOpY5CYNgOrD/tGdAmPFFcUnTlznKipbIFAiWaBViSv&#10;6ZwP+yKjzYGFU7hplTU3M8XV6BAIsRS6dSES0hfbyOa8cVwND8Ib0Bz0gwxTu/R5iKMh8Z8ZUecH&#10;W0E16kaU2Nti9LadiK/Re5m81fZuGUPdnVSfCmvDKbHzgkEXVDCLmuCfZlVUIVuk85FRG3cEcpYL&#10;1u7EwyOn4fqkkfZtsxi62aonvtMcGxHjk/JwaavRuKNvOUav2out1b5iEoJqjdTpV34Z9LNA+d88&#10;VYmXpq/Hv7OtlzYfiSacGsXo65VqnwxH6wmcWmXg66nDkZQ5FxU7jpoSCmsVEVbTk5ABslHYF2ns&#10;HluoHLxmQlClUgQfrDstYiInJ9XmrBHG6CY7xTqDQQzkyGknpmysOoOXp6/BL14swmUtOVfWD2rR&#10;bdHOHYWYtpNwWZs0PJA2D9mrtmMLy6qcrKWCmL5o31G8RrfrtifGoWlLMqHdZJ9bU+ni9Yz4kTRc&#10;kzQW9w6dhtz1e32LIUGfOz1jLrkkVpaYyiw65f4bzRrhgJHLd+KSZH0OVozkKG+KzLjO4WMrmxYw&#10;2LNNjtacHz02caUZK18kEdXvF2hE8dFG9IovT7PuOBpGH2k14opmCoVNAZim9A5apVaa2lKOK5Mz&#10;MXSpf41RXemjlvqMgbDIlFj9o33w4kPIC+FnEB/kjRg/mJ5cjNv7lGKfyYJkw9ctPG4VOMF2ooKH&#10;9+VWMU05bQIl3gVCepA3ynccR2reMvysdymubJWJ+ObjODrnsq+p1OrvhEJclZyN37Hu5yo2IGv5&#10;Viw/XGmKIpwhNaH8aP46b89RpC3bikcLVuEn9Eiu1PpHUhHbqg0xxJk4ATEtR+Pf2o7C714rxRNF&#10;y7HgwInoCw2kTx6ExEk9LfzWH0FEkkSJYlxt0VmFQvDvTv/NlJj8NZ4qBHwMvsMd6TvxlwbyNilx&#10;+PvEwvse4OzNHhEQdWdRSFCnqBmugNZI61gRYE3D2tNn8MqsNfjzkBn4UtfxuCJxHOKk0IkcAfWG&#10;S7PRuKLFUPzXgFIkZkxFSnoJ2meWo+WYCnzncTK82WDENE83wY2ny6VfkP94UgZufWoCWqcvwPgV&#10;W8w1E1j9LhNGl7NcNAZ0K03CxCDHrNeUNYh5cAgtPxW5DTuTIVYjQQKFOZGjs+b2erFdn8YhcyVE&#10;l97fDwNoWAxqKCr6QMK5bGkw0Chn6uZxHgdOW4v4B8mTBAq2RmSd6TJbIE/jW5OnGsmSSXcyR1fx&#10;+Z4B6Fa4wJ4k2PecJXriBSVTOOcfPoGbHx2KmBY0tvrYe6KEm4In/OKLzoniEXEnUAEeSccvn8vG&#10;Ac1PDBcxm5em+PmY8c9pokGSI6hbRP2ylQ0evmAtUnMX445XpuD6Thn4ZEommuiHuh9hm5rx/NAI&#10;XP7QAPzg8Rw8MKIEbceWoX1aBVIZUjIq0HpMCf4xtBjf7DwWlz44ADEPjGTZbMS2yEaThCxc1XYc&#10;buyejzsHzEaH8fORuWy9vY4a8trlRu05H/Xng2hbbOFUgkg5k4G5qx/74n7KWaJkiDImI5woPnMK&#10;aGfxWmnkdbN0/OQpTn+OSpqFU5PC+tIQhbdR4vMBCbWucEEzJbJrPQI4yaBnyU7APt5cwDnoa1NX&#10;4YH+E/A/fYrxw6cm4dtPFOPz2n31j1cRc1dvxN31EmL+8jJi/tSXwjoAX+pZgG8/U0wrWoK/9C1F&#10;S3ZM1todWHPspLliAlFx1nzaQEw8KyGgUYoBnGIHDS6bh/v6T8Q9Q9jhgytwD8MDQ4rwwKBSxstx&#10;L9MfGFTM+5PxjyEVuHdQGR54bRymrt1sxuqM3Cue61TRsGCGyOn2OmqxcMs+PNB3PO4dTNpI3/2D&#10;J+PuIeX4+7Ayp5fp9w4ppXcyGfcMLSHtFbj79QK8UTrfXvQwIRPNGhWJWEq36cQpPJpWhHsGkBec&#10;c6uMyt7Ndt9DXPdbmIz7FMijf7wxEU+Pn4rjMgLEV0k6jffCq4R3BbXLpUW5TeYtIoIktGqx78/f&#10;cqoa8w8dQ866vUgYxn5g3/yqTxFufaYA32W4oXsWrkkejY/RuMbd9Qplpw/PvXHVg6/hS8nDcXP3&#10;bPzgyQIbhe98bTLuH1SENiOL7FNAK2m8ttNjDF1zjbZm3Iw+b4co8V6oHyiv2zbGqMTy2F4tnoW/&#10;v55vMnY/ZehBytT9g8uMl/cNKmecgX13z9By3NW/GN3GTce2E3qSYoiMEqem/nABSiwQsQqsJgia&#10;I1fTDdBqZK19MVDzBR+ZxRSNnNsYWXL4DGYfOIPstfvQu3wZXixTWI5e5avQq3Ql+s1Yjck7jmEe&#10;861ij+qBkUYTdb+zi3XQRbYNDLxyIVIkvC96FHcQBfbkmWlaSBMdcpvCIHdcgqN0uUEyEjqH93VP&#10;llWjhfb0VjG4KL5PYALlbVIzqmv8m86iSUH0hLTJdRT9ojkM4T3FRbcpG1GacLD9GjGqqDg0t9Zm&#10;5VEI2y58dXHUDRJ8/UB3FY2BXmxTkCLWW4m1xkKZEOhofFT/2YhOAa5RS11mBMqjFNG0kRcLj1Rj&#10;1sEqTDtYg4nbT2Dggk3oVbESz1F+Xp6yEiMWbUbZ9uOYy/vzD1Rh+ZEabGe1ol11OV7xl3WQL9pL&#10;rz6NyM+5oZ6grIafzJChFN115Uxx8U59J1p0DoOuQxk8RUQ2UPB8gSQYXKASEyRssqJmSbUw5Z2q&#10;IAXz58myLOHcSURdGFnKrZKGTzjOUB2JL1wdtj/RoYzWE+og5eUpANk0jcTGGNLqO6GsgB39Koy5&#10;BRQEmAKQ8GtEozFQs10rgnsNDV6PCLAT22ofqA/u6S9sgajVnfBaYGXFE90lndU0eFJcrdqaobW4&#10;AktZXhWyklambiwMzh/xwPkuXtqgTpyqr15KbCh4CLI63cTFYG+X8Z4ZZ8bNQNu6Q5DZ8IfUqLW6&#10;9+7g/HE6XVZlLCgN2pvOa6/L8wU1eZVhVfWEkAe+ZdYQRkivE7Fk0ROeIzHSZ49Dg6mOlVD/XAgR&#10;hHorsSoQagXfYO+LSOoHI4kZQmXWYp6u1Qe674UZsQUBhaABvOFbJKX4XkgfItAKoJzzajHIs1r3&#10;uXvMUpZIUVDHWDyo41wQY60+eQi07daZqtfxqX7Lw2BZI0FpzEeJVdxI16GaeEzIGh5YY1C5KtNZ&#10;J6dLvFSt6l7d1n392XVYjGd7pklvSDxSOaUql21+ES7lMmvEcxBcEFVY+R1CfB6hwFfr1zKCfOZp&#10;kZfivyW8OyiXB/2pF4lNK9imYExj3faEgZnUTrm6zvMgYv0W9qFkxXvPCuq+WxZLEpHqYTMICkE2&#10;YxbxyRDLkGm/gh5FKa/TFf5dCDA38bhbTtDJKhS9kk+r0ttUJ/gA5HlEt9iofMZO81qUq/5wYSOx&#10;KuJJDdcqpH8pWRWKKAl8QIxnjUJw4UIZMi2aT8z2iBJ0Xz8ILbFRQ/2ebsmCe0z1SYjIBGv5eUDF&#10;pITqfNsRFhgKR8cQlPMLhzDOOq0tzK7qjb5QkEwaGh6E1TGLRq/Y+MUUcdju6SIkyv8J5+Thla49&#10;rkyeUW0wfpnicJRmXFyWKVYWK6SzBS+jqEBnWyizslLgU4arvkoc4hLPrU9DubF2KhCv9aWZaSfF&#10;C1gWa4zOlldBNMs8SZ7OpsFTfSnNivK2jIKrq+6pLOOqz3KEQddRLtYfVNZp8KPKy5CKx0aq0Roa&#10;Vkm3BaWFBtUK6hDSYQn1hvorsfAGwYgyhoQdEgZdkxBjrIg5myCRGKqw/nQvzBnNpZjwhEF3o6VC&#10;LN67vI4WPAssJ+lw91GB+f0/ikdpRmuIhPVJWSMMZ+DZxOqsTm94ENawpXbFip3P3umRUUl02Kgj&#10;wkQvVZH5XFA9t90yUpnXG2B5xItQkSXQ/tv5qkeVq86gjEbb4LVI3VKQ+dKONauPZSOjT31ACOwk&#10;fF63VEoYVLe71UHwVGU38Pvn3CaJSueJl2ozr+2oK8mMe4kB57ztQdzzefkoeNkQ43sBp0EgHFqN&#10;qdsP4ht5GpxFi6j0zTGMWEGVk6kJKaw/vIeFLVHGqAUdXJnDEGWE4gpOlLXFrgR1U0S2znXBkHuU&#10;4KzXX7RMhI63AeUSJZEsAUpLs7gnCKfbZwHvSlDJebvmIVqv51Hs/QLhFses4shZKWqvQtAiJVsW&#10;pbl3YEJjrWM/GG8UWDYQFImHRNsx6J4U0ZB4XiqvXwmnBE45RZHyeg3ex3JCLek9gPd1yFHVELSo&#10;Dr7wTvQc8t9Ap8hl3Ysgv/VfECwtuK8sYagTPSf5gsHKBYWdAtErTkdlyPuBPDW6pMTKEWpHCGqr&#10;7xYTnguBC5gTS0RUiaqxhGgI4Oyk6DFkZcDO4E4IQYqddHBW+Ehv4lYHwvv1AS9taP3SgmGNJIas&#10;87Nh1k3/r3PwOnWsb+0XDi7cAXetVqfe+eB0ee3KE6E3cuUlzg4SFRencPKjMo6XsXOy+z0Bjx4h&#10;KOK0mYHg39nC9+7gGEIIrxTq0h6Cp7vBENUyP248/B7zGi8U/PIdgwHLmRFU+bohksHhrDL1A8se&#10;lBFG7y3nVxRdNKazWiIenk2Brt5nJRY4YXWJI4QXZyWeFT0HROJ5yAw7hiXFAgUHpb9NmbcFlfGT&#10;RyMRMikQCOtU3vFkBs8l0Nlqs5tB3cHNME/DQx2+ss5oXLwQBboS3Z6u1NBFjIDfsJOX8fvOTYlX&#10;cMP47KbL76qM3bVY5BgejFeKS8QCPBcAXv+5pXStmgOxDTsiArp4u6ByCg7eRq9BwQ8Onhby4ey/&#10;szK+B3AsUdojVIlfNkWI1mI1BRHPpyP7wLwrgW46by3vBcAFL2w51GFCyPwwBFAn6mAJ58lI8Cse&#10;TbjOyWH4g44+p9zbg8rwZEVEqQufJ6tDA+ZFaLcDg4NiQVHGdWBQQgQci2fUQfjdtloSg4Eu7GAR&#10;A92L3g/vuSscwWkrlArMGSZZKW+Dg/eB44rmsGhwElV+6fdduHTWtXggmr2cj9JK5xVPivsd5ee/&#10;naLtVILyKMc/gy2XRe55ucAPEB7jmaI6ey7FwisFyxEmWuWWEr3HmN/Wn8+xI+31DASnQqpRF28Y&#10;6oKn+V/9IczPULeYaA34XCeHg5LtJGoCOTQ4K9cFwQXOiT8oeG+NOxvq4jibYYqJpd7LfiXWS1zN&#10;gQyeffgcUve0lZOiwfz2oN/EJ5ybBrjCCDOpwywwzR7D8cpR8SAkLFfNua2JoaWrMq0C6ywcDI7M&#10;/1lOzxeFwx/RCbc7nrbgFD5uUQnl16XlF30uPtYWW+mlAvDeaV7abM3S9a+8ej5P9RBKlrGRnTTp&#10;mb3n8FzBv62N2TPT2pOkS9SoIv3rwFZbYEnRYjd1X212moTLz0GZ4CgC7OV+5tU9ewnH2mI3GdRT&#10;PrYFxRh0YDkLH1ZoGMo+Ikr8/oOxMxAsUyapKRNdSHlDQkPBUD4TIsYUl/BT3VxoTHBUVsonwZOw&#10;KgixBF/3daRoMaogMFFTWSVIEwi2ecbu1QHlN1JYwuoSBOWUUcqlH9AKb9k9VzqbV7KMZl26srpF&#10;oymD/qJ0e6XMEMbFCBu1vSrd8oNFrKSCXQZl/dGe2hyUMWAtjIeciLTBFF9BdxhUQHWbchJ0zxF7&#10;Fby2lfKguFcaoaIOWO7gfPFCoxIHEHazxMaWF7SvN3jcZO+zUuBcJD2PFDcMla7tFEKeeJBA+tyb&#10;AmTyJSXR+BsIJaGKOIVP2/L0DFbGoK4IKmelKZ2whMqmEFIYXeGsFn6TcSdCPoFtlRRBumECr9FL&#10;SkR8SqKi+AvvIb5q2yZYKSKU3RGeF4gq0t6wdPg4StdHifs0r/X1TuERPeEWxNO8p+8/K6eMm1jn&#10;6+bKq4rJdxop0a4NP2q7dFo4tEVU+E3HRZ/awbjIidau4CrvLVD627flYoBGJTaQknnHu6oEknzm&#10;FGqqKEqUNKWsOXoceQtXYC9vTXlzE54eV4GZG3e6nGgE5OijPc/6xLV9/I9CKVe8plrCWoOTDNNX&#10;bcTU9TtNAScsXIO2g3Ixb+chE9LdlbVIn7EK5UvW4rjKMM0FljEbTT1IfbXvOXPOYoyZthA7mVeG&#10;QGnacz5g6iq8WrYMu4I0MxIKUmLSJvnXNlS9aO8iDyzdfwSPZU3D7G36XqUrzZwde5C3chPyVm1C&#10;zptbkLtyPRZu2Y3TYo2aS+LkNPt7YrVYv+84nhtXirSZC3GoOnCnCRt4u+PYKXhjyhJT5jBd9VYa&#10;Dv0F3g3bqu2S2uqjX1tWqtr0dP5cJIyciowFG5jKsmpEDXvLyrvqujqLcvKdRwWHaOxihEYlDiDa&#10;6eGIxyttbKjW7htXgm65U3HTg90xcdNBPF84HVf9qQf6UekEGolsq6hhkBhJGBmoxPbVEgqjNsX/&#10;/ekB+GFKP8zbdQTjVmzG9Q8/gzYDc22UmrHzKL7d8jWk9svG0SphIUiL5T5r1CIO/QmE6x8vjcJf&#10;+2RiDjW1W/okJGUUoVnaVHyl4zhc324sWo+bhsSMMiQPy0PJyg2RF0psWyPp1Si4YPMODKxYgOaj&#10;p+CahAFoNmoK0qbMw7Jde3Df8Mn4xP0v4LMP9cKnmr+Ej/3tcTz8eo4poqmtRnHOVY1XhKK3DuCG&#10;Fs/juYnT7P7Ct4i7dB46T1qBf0sci1ufyMQb0xeh//SFGD1rCdbsOWDqJg/BDQsD46JPbRW1Ovaj&#10;4n6s+SDE3D0I3++WhgX7NCYT9MINaZDyO1e8jAcicbIuemhU4jpgomBbNDWK8opSbr9ewXurj1fj&#10;26lD8Nsnx+LNk5V4ZtJsfPq+lzBw/iYru49K9mjGFDydOxNbDx01MTpNdBqVbb+uqTZH8N0H8MOu&#10;ozBo7gZ7g6X7xNlIGlWE9Yx3zl+EW7qMwvzgJXHV6zvOKKgMcjGlHPtPnrKvpNzddwJ+91Iexr51&#10;GI8MzMSvnhuD254pxKc6TcJVHQrxH8/n4/YnM/HnJ4ahePEqM0YCTQ80igrGzV2G//P0YHzvsXRc&#10;lZKNW3pm4y/PDkL2qjfxl5Ez8ZtXJyOPRmvMukO4pVsG7u430ZRYZu5M8NaazecJk+iifD1lKF6c&#10;vtyu02csxW879cO/9xiHTyRl4qvdcnF7rzG4ufto3NC8F7KXvOVckdaGiwBqrmukqeSoOWtxbYv+&#10;+E7PfDySsxhXP9wP//lUFqZu17tcyiMjQGrcAjjTIkEYFHRx8UKjEtcBc5ptXkYllqspuWC6hPbx&#10;ycvxyYcG4eXp/pOtj0+YhU/f/woGUYmlWH3nbcTVD72EX3YbijU7djOFIwoVJVw93nrsBPqWL0TS&#10;xBX4ad/ZeCB9LjoUzsMjuUvRfPxSPJg1H1e3GoIbnyxGu6LleHrifEzdsNvHIm38t62Q7jo+MaYA&#10;j01eir8OrsDXUobhj6+X4Gm60H/sl4fbX55AJS7AJzuOxx19xuN3z4xE/6nLjUbpioTd3+gCdp48&#10;jcmbjyCT5CZW7KESF6B12R5k87rwUC1u71+O+0fOsNfm1OofPD4e9/SfaLpWSbL0qw1aNZYXMWTa&#10;AvyR9Hy6bRb+4+VJ6FkwkyPmcawnwW0mbOQo3x9jthzDMua9L3Mlrm32MmbuPWz8dRdf7dQqvfN8&#10;K+3D8+Xr8KWkQfhGx8HI2rDTXt17YvICfDHhDdz86Ej0W/gW3iRrVH9kYZBoDIEFGWD/u5ihUYkj&#10;EPS++psCpcUVLcJIYCdt2otrk0bii+3GoXiTxk+OoIWz8G8PvI7+yw8ie8MeXE/B+veeGZh5wH9+&#10;RnuPbS7Ls2Duzj34cut+uLx1Gm55bgJ+/FQmvv/YWHz/iWz84Iks3NozDz94oQi3PD8RX+6YgU/e&#10;3x9PTPDPz9ojpyoGIpZL/L9UzDv6FeL/Di/DHVSqhPxVeGjUXDw3dwW6zFyJr/SciOu6j0O3OSvx&#10;2KylGLFiPdYcOGpl3R1Xq2pRunQlfpPaC7c/m4vvPDYe16dm4+bHC+36vqEVuO2lyXhk7AwsO1qF&#10;u3ul4TP39UK7sRUsGw6emj7UmJInDsrGl9sOwtXtcnBtSjp+3XMopmzdi6KNu/GNxH64+43x0O9K&#10;Lj12Crc9Ng4/7T6K3o3Uz1930axYJupgZRUmrduCXz+TjssfGYnYhEwkV6zGvMMnsGDPEUw5cBxJ&#10;5VtwZVIWLmvWHz/tOoTexAo3uOKRIoobZm+pWnwxQ6MSG5jm2p95hhICRqRAyw6dwG9fyEPMA0Px&#10;vccLMGevZsfAUxyJP9VsEO4cuRLf4kghoZzOOa0JjeaJgcuqX3UQzN25Fze27IPfvjwZkw5UIWfz&#10;YRRsPYYCjk45204gZ1c1cneewLRjpzF63W58rWV/PF64xhamZAY0oOu8rbISv3tyOFpOWIy7RpTi&#10;ryMmod+qffglXdRfUPl+9mI+bqBh+CrDbb2K8ONepfgZ7/UcUWAvn6t5JIrhNDbvO4BhVIAfPzYa&#10;fxg2F/3WHsRPXirGf/UrRg4N0x19ynDP8FmYQV27b+gM3D1oBkq3H8NJItGH5LSIJ2XWb18dJH1j&#10;NxzCV+lOd5+0zD5cMH3XcfzisRH476dGYAWVbyENye97ZeDfmr1Ol3utu+X6sF6tPlUgJQZ2HD2O&#10;3z85ENe1eB3f6j4JH0/OwXUds/C15BH4WuIQGoqh+ELqOHyKSvyL16bg5qQ+eHL0RJzSBF9Mslcl&#10;5WS78ioofjFDoxJHQB1PNZEgBPNFjVyJIybjYw/3wec6jsG/d8/G/D1a/aSrx7nsFQ8Owseaj8Jv&#10;ns3E/L3HTclcgbU2TXkyKRKuWqzYvR93dhuA5oOL8VjeNPy25yjc8UwO/qfXePy6dwlH5EL8oNMI&#10;dMuuQNmWHfgf5h1QtpxGgYZArr1caaLacOAg7n9+OF5ZuBX3DCjEXa/nYvmpaoxZtR1JxevRIn81&#10;mhesRYsJa9GyYDWVfRP6zN6G1XsPmoGRrPs7tf7lkA28/uvACvxh+Hxksg3ffzYPHSvWYhvv/W3Y&#10;THwuNQM/e6Uc/9FvHn7aZyYeGFiGZbsPsTwbF3zjW9NZQcm2Y7ix7RvoXbrAFGfwwm24tWs6cumy&#10;q641ZMh/vpiDW7vnYNZB93LsJX0aFbnDYpW4O3vrAczac5yjLzD6zYMYsnIfhq/ag+HLt2HY6l0Y&#10;vHIn0t7cizeZV+sT20/rZ0vVdTJOZvKsfiNLVlm0XsTQqMQG6mRflba45meEY+z/3pybdi1bgYey&#10;puHm1GFYssccXM5ZZ+KS+/rhD4PmYNFB/aKUC43mnMKkXCY7elTEEesQtectWgXNEWfuOoSMNXuR&#10;uf4Inpq9Aze/MAWXNx+K+0bOtQ/Z6SHPBg53e1neNk1Un4IWq/U45hRdxrW7DmPJ0Rrc3TcX/3gt&#10;1xbIMijgX0weSHpm4uHRixgW4N4xc/DV1JF4NGe+GRWjTzilMKRSI2HXsUX4RvLr+EbndHzvqXx8&#10;qnVf3NZ1IMYsWo370xfgE6l5uKbLBLQteQt3DFmIb7YbhjlbNOcnmNK4Wy3Q/PpbpOFFKvHIpZvx&#10;857jcW3bcXg4cyleLFmK0WsP4NvdsvD1zvl4ZMwSDKlYat6BaNM4LIXW4t2uymqMmLkQfWcsRe+Z&#10;q9B73jq8PHctXp21Er1nrUCfOavx6swV6DtlKQZOWYRlO/YGc2nto/MJg9pqmPVMOlDsixUaldhA&#10;QijVkwrTipv1lkj4L0focU7HzBJ8r11/LN7j7vQThdPxiQdfxeAlehpLcfEipsT21NO0hf80CHpv&#10;dD/neiVr3kLGwrXIXLoVmcu3YtzqnWg2diY+ljAC33mmGC8tPoAxS7Zi7ILNGLdgA5Zu328jpl7E&#10;1y8a2IgX/EKGflnh732zqMg5tuAzZMFWfLLVcPx57GKk5i9D+7wlHJFX49NtM9F67Hxzy1Xchjvi&#10;0jNsObFDFr6F1LK38H9HLsHV7XPxp+w16FG+AhN27Mdfh87Cz95YZG75q4s3456M+fivF3KxixZF&#10;uNQ2jXn+OAgo3nQE30kejOdKF+KZijW4sWM2Pte5GF/tOQm3PjoUz8zdhq90zMRXuhfhs+2z8Kun&#10;xpgBkoqFj5QEi3ftx82PPI7rmvfGF5OG4xMJY3HZgwNx/SP98OXEQbi2NeOth+BLzd/A1+7ugRGT&#10;Z1k5/W6Tb5DRhQ6OWb16MUOjEhtYj1tXm4zrUgJKt1iftpEYdEorwq0pb2Be4E4/NWEaPnX/Cxg6&#10;7y271kq0q5ewcTSg6yh3WuWVsm7fIdze4VV8+p5e+NxDb+Cah17BZymUV7VOw+VtJ+KTCen4HOeB&#10;n36Y95u9gmvufgZPppU5ZWdOkRYJqObZGllqTYnveS2TI3G2zT8HLdqGK5NG4o9pM9C2cAZSxk/F&#10;I/mz8Lm26Uga65+wNSeTo6bt/iIumaO8dXvpPq/B/3Jk/FSXybgzcxWenL4SJXsP4Q8DpuOvYxbg&#10;oczp+HbPHNzUIxd9OJcVTTIq9sF+GQSnEsUciW9oOwAvls3HRl7/eeB03DF0MRJKVuGnXV9HEYn4&#10;zctF+PvwMuKdjf9+Ltt2YXkbeZTB4+lgZQ0WbN6H6dsOY+S6I/hS1wLc8vhEFGw8ihFrD+OnnIZ0&#10;Kd+M6fvPYM7mPdh15Jjh0MYP60TvQEU8neFihkYlNmA3s+PV7bLdNhLbdkS6yTVVNk/rlFGC77Yb&#10;hDl7QyWeiavv7YPhnPeFsOJIJZ7Jn4qFew7ZIql+iEuupn4V4dCpSkxcvoH5N2DU4o10V3leshF/&#10;4Wh3XYeJeLxiIzIXr+O9tRi+eD2Gz3sTC7bKTdRc0beR+LYKGgXilXdw72vj8Nd+OeZ+D1i8FVck&#10;j8L/jpyJFtlz0DxzLu7PWsKROANt0uaZEvtasp45iyYpH5W/eA5+3WMwbu6ehqvb5eLmHln44xNv&#10;IGvFm/jzkCm4P20W0naexlWtBuN7PbOxKhjmKmlM7KN2UpwASt46jG+17Y8XpyzEEl7f1nUAus/Y&#10;iY4lK/Hn3qORsesEftgjE28s3oJ7R07HnS/kmCERu80jp8GrYlvVzhCeKVuFT9CoPTlzg6VOO3gc&#10;3+iSiRu6jsPYddvMwApMbxVMd0kX26e4daUyXMTQqMQGEoXQoaOimAtLUaLyae4oQUvlSPzddgMx&#10;N1ydLpiBS+96FS0ylqJo7W4UrN2FDqXr8fG7n0CvkoVmDDSqaJ9wjX10PhS3s+ExjlJfa5+DmQHe&#10;uiAc2hppn1iVMktKhYcnudD3vJZlHytXfDDd6U8kDkeb8cvwKkfWPlM34Km5+/D5DtloNWauTQv0&#10;zFlBznC1djpxrn6wugabOQftt3Azbuw8HsNWH8IBuv76Qbf/7TcBfx07C71XHcCVzQbimx3GYNKm&#10;A2YQqtkuW3mnEkt3BKWbDuO7bQfimanL8dS8TfhKyxfwDD2V/9OvDA8Mq6CbPxffaDsIry/naPp0&#10;Fu7rX2Cct33caprRV2nfYS5bsw0jl23Dt7uOx2dSRqEn58RDOBVpmTabLnk2Yu6hN9PmNWQsDbZh&#10;igAdLCIlZpArRL6F9F2s0KjEBlLfYJ4nC67FEFPiKncbmd59bCF+lPgiFuzxLX+jZi3Fja0H4LrE&#10;sfgyR8CvJA/BZ1v1p5D2x8R12x2XuXcMmjAHGyP8pYBa7Dh2Ap1H5ePbHYbhOx3HYd4uzVpVvwRa&#10;K761tuPLXkoybWbgSOWLb67Edz0/An97YYQtUA2btQGffaAXpu92PJuPH0fLkYW4utmrSKHrKv9B&#10;NIkcGYQqIq2pOcVrtR3IXrgGtyYPxIS1vndarbzr9Xz8ojfDcxn4bZ9i/PqZfPy+S39s2C8/wNvm&#10;zrQwU4nX78U3m7+EBI7edzw/DokZ09BiTAVuSBlIBV6O/0jti0758/GnfkX4Wqvn0X+2Pwe3xUDS&#10;FM6tZ+84hJtacOrRcjg+3Tod1yZzHk0e35TYH7d2HIJ7h85AatF6KvgY3NzqWZSv9lGaBAXUCE/A&#10;NDOefvdihUYlDkDdHAqCudLaXE/h0txWSjWVgjKydA62HZdiA/urqjF7yyGMX7UXeav3oWDVDhSu&#10;3I45Ww/isDRFwsSTRmMXdj1TVVnNac9gD0e/pEET8H3Os9uPKsPuKndvTf4kdy7PUZqkbH5ht7Ug&#10;1GtcEV7InmyjrBbNHnxpCN6kK6+MO0+cRsqgHDzQPwtTN+2ztvgbS6pHi2RuKLToJli4fgu6jJiI&#10;+cF2xlO8l7NoPTIWb0DZ+u1YefgUZu48jBGlc3HYfoPYSTKq1Sa2b8WO/UjsMxqjZy3Dgu2HsOHo&#10;KczauhvTOC1Yz9G1fMVGbDxdjbyVWrhbHXlxQ+6zqLBvfBPjumPH6flMRs/Jy5C5fBcmrj+CWTtO&#10;YdW+k9h45CT2sV5tMBm/ait6jCnG6v1HWUplfXXazZzjcqW+uKFRiQOIdjRFwNxpikAgqPr1B4mp&#10;QAqs+W4IEhg5wnWSLB59ddDHTn8rR896KVg0EHr1cCu1b/XhKhoEzgXlNuueNF+LYbZpQUrneCSk&#10;wiudk6ieYK1aXda4e5w3NNKaKrHeyjOned9fLZSy27xTCizc5o5LuAOarboz9oaT8msCoT3RwuMq&#10;76C47lsay/uL/SqsINpOW1kZFOUzHoT5LTgm0ak8rvY8W1mCESSjUoUTpEemSHgEunUuiD6Vc5pD&#10;LvnageXnQWfxXuFihkYljkAoKhItubwSFAqABIv3JHyaR9pjFZtrSckoMsxzivcly6HgCIM2MOiR&#10;h65ciV2RTVFpBWxQNFAhjkXVlcTh44g9JIm8VK9ZrMZxf3RiQsl8NWdOsm6qKvPoFxR8MzPxV1dR&#10;MaSE7r6rITIatTQK8gpsXDJlDk5si72WKDyaQlTrm9KnTB2sUTzpJRAtZJ1iHsNbfdrw2eguHKpa&#10;lNPoyFicZnlbkHNGWEX2dRThUtN4XcVCxiPWofLCYy8yaMog/uqsX/4w4yNeCDdPlpe4ZeSqhUy8&#10;kPKrvPpNlRIn8Ql0CqIXLTQqsYFUg1Jg3e1xxczdZESKpy8JS8XsEzMmXNrg4a6bzSs1bDOzoipj&#10;ghRRPaqhKWigmFRic9UltBRGCaRdWxmlE4EF0aRyUSUW1FJZFTRgn9GkmeOaKSmzm+FR4MGU24Le&#10;NKozsgq3oVYdUgQ91+alKTHVl/c1WtrjMeJnUebjNTHY+8zaD84yopXJhkv6LoWrrdGneU6yWt4T&#10;Uiq8uzQ8iUDicj3jfdZnLjTzSTFdqZVGJWe65u2nGc7IoGktgcVl1mxlndfGchot0an67SCajTKr&#10;0g928+KFRiU2YCeb0gQdH4CJqIRCAqP7lEBXNkkhhYf3XT6kvLySn818ru4q7/fsnxnthQgpCvNK&#10;UfRDdPo1euE29BZ4YF6JooKn1QnCqmqkJMTneCTEjkOjkW9jVB5LYLoMg4JdBtUIiYyHFrd826I2&#10;iypdt/yX+dlOjoJ6Ni3joDymQKbAwkIKzdsQXxy3l5OBEfWKC6t4JVp1rbyqR2XVFhUMyjAq5bTV&#10;apVWG0Wm8rO8FNiVWHnlPJN+pVg7hItR3vfgFP6/AI1KHELQ+5GOtwgPUmITOMUpVJbKo4QxzKYU&#10;3lcwSbIRy2MGEq5IZiqTlJhpNsaaQAf3rLjjMQOh7JYWBMsY0CKFYD3KZ7rKO1ZWRkKYNUxZuZAu&#10;gvKpqEX1J2MkQ0KzxETRE6UlzOWKEtbhqELaeKQC6Y7RzEvlU7LyeD5RI34EvAvoNiVWihGkOwEE&#10;15H5tmUTHvdG1N7QKNmTc9XPNhs/VEQolEe4VTQIFzM0KvH/DxBV8PPB2elvn69+ENb1r+J5L9CQ&#10;9Z6vHW93XTft/0VoVOKLEC4WoT63HY0Ke35oVOJGaISPODQqcSM0wkccGpW4ERrhIw3A/wcweJh7&#10;um8DHwAAAABJRU5ErkJgglBLAwQUAAYACAAAACEAcYuvWt8AAAAJAQAADwAAAGRycy9kb3ducmV2&#10;LnhtbEyPQUvDQBCF74L/YRnBm91NrKWN2ZRS1FMRbAXxts1Ok9DsbMhuk/TfO570+PiGN9/L15Nr&#10;xYB9aDxpSGYKBFLpbUOVhs/D68MSRIiGrGk9oYYrBlgXtze5yawf6QOHfawEl1DIjIY6xi6TMpQ1&#10;OhNmvkNidvK9M5FjX0nbm5HLXStTpRbSmYb4Q2063NZYnvcXp+FtNOPmMXkZdufT9vp9eHr/2iWo&#10;9f3dtHkGEXGKf8fwq8/qULDT0V/IBtFyXvGUqCFdpCCYz1dqDuLIQCVLkEUu/y8ofgAAAP//AwBQ&#10;SwMEFAAGAAgAAAAhACvZ2PHIAAAApgEAABkAAABkcnMvX3JlbHMvZTJvRG9jLnhtbC5yZWxzvJDB&#10;igIxDIbvC75Dyd3pzBxkWex4kQWviz5AaDOd6jQtbXfRt7foZQXBm8ck/N//kfXm7GfxRym7wAq6&#10;pgVBrINxbBUc9t/LTxC5IBucA5OCC2XYDIuP9Q/NWGooTy5mUSmcFUylxC8ps57IY25CJK6XMSSP&#10;pY7Jyoj6hJZk37Yrmf4zYHhgip1RkHamB7G/xNr8mh3G0WnaBv3ricuTCul87a5ATJaKAk/G4X3Z&#10;N5EtyOcO3XscuuYY6SYhH747XAEAAP//AwBQSwECLQAUAAYACAAAACEA0OBzzxQBAABHAgAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAEUBAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQB+kRIW9wIA&#10;AM4HAAAOAAAAAAAAAAAAAAAAAEQCAABkcnMvZTJvRG9jLnhtbFBLAQItAAoAAAAAAAAAIQCZuK0Y&#10;cDQAAHA0AAAVAAAAAAAAAAAAAAAAAGcFAABkcnMvbWVkaWEvaW1hZ2UxLmpwZWdQSwECLQAKAAAA&#10;AAAAACEAD7qrnQRfAAAEXwAAFAAAAAAAAAAAAAAAAAAKOgAAZHJzL21lZGlhL2ltYWdlMi5wbmdQ&#10;SwECLQAUAAYACAAAACEAcYuvWt8AAAAJAQAADwAAAAAAAAAAAAAAAABAmQAAZHJzL2Rvd25yZXYu&#10;eG1sUEsBAi0AFAAGAAgAAAAhACvZ2PHIAAAApgEAABkAAAAAAAAAAAAAAAAATJoAAGRycy9fcmVs&#10;cy9lMm9Eb2MueG1sLnJlbHNQSwUGAAAAAAcABwC/AQAAS5sAAAAA&#10;">
+                <v:shapetype id="_x0000_t75" coordsize="21600,21600" filled="f" stroked="f" o:spt="75" o:preferrelative="t" path="m@4@5l@4@11@9@11@9@5xe">
+                  <v:stroke joinstyle="miter"/>
+                  <v:formulas>
+                    <v:f eqn="if lineDrawn pixelLineWidth 0"/>
+                    <v:f eqn="sum @0 1 0"/>
+                    <v:f eqn="sum 0 0 @1"/>
+                    <v:f eqn="prod @2 1 2"/>
+                    <v:f eqn="prod @3 21600 pixelWidth"/>
+                    <v:f eqn="prod @3 21600 pixelHeight"/>
+                    <v:f eqn="sum @0 0 1"/>
+                    <v:f eqn="prod @6 1 2"/>
+                    <v:f eqn="prod @7 21600 pixelWidth"/>
+                    <v:f eqn="sum @8 21600 0"/>
+                    <v:f eqn="prod @7 21600 pixelHeight"/>
+                    <v:f eqn="sum @10 21600 0"/>
+                  </v:formulas>
+                  <v:path gradientshapeok="t" o:connecttype="rect" o:extrusionok="f"/>
+                  <o:lock v:ext="edit" aspectratio="t"/>
+                </v:shapetype>
+                <v:shape id="図 15" style="position:absolute;left:13239;top:381;width:18314;height:3117;visibility:visible;mso-wrap-style:square" alt="ロゴ&#10;&#10;自動的に生成された説明" o:spid="_x0000_s1027" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQBLVAkpzQAAAOMAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI9BS8NA&#10;EIXvgv9hGcGb3SRgDbHbIoJEpS3Y1kNvQ3aaBLOzIbttU3995yB4nHlv3vtmthhdp040hNazgXSS&#10;gCKuvG25NrDbvj3koEJEtth5JgMXCrCY397MsLD+zF902sRaSQiHAg00MfaF1qFqyGGY+J5YtIMf&#10;HEYZh1rbAc8S7jqdJclUO2xZGhrs6bWh6mdzdAby/fI7P6w+sNyv+fKbrsrP47o05v5ufHkGFWmM&#10;/+a/63cr+GmSZtn06VGg5SdZgJ5fAQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAAT&#10;AAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/&#10;AAAAFQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEtUCSnN&#10;AAAA4wAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAAB&#10;AwAAAAA=&#10;">
+                  <v:imagedata o:title="ロゴ&#10;&#10;自動的に生成された説明" r:id="rId19"/>
+                </v:shape>
+                <v:shape id="図 1" style="position:absolute;width:13430;height:5181;visibility:visible;mso-wrap-style:square" o:spid="_x0000_s1028" type="#_x0000_t75" o:gfxdata="UEsDBBQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbHyQz07DMAyH&#10;70i8Q+QralM4IITa7kDhCAiNB7ASt43WOlEcyvb2pNu4IODoPz9/n1xv9vOkForiPDdwXVagiI23&#10;jocG3rdPxR0oScgWJ8/UwIEENu3lRb09BBKV0ywNjCmFe63FjDSjlD4Q50nv44wpl3HQAc0OB9I3&#10;VXWrjedEnIq03oC27qjHjympx31un0wiTQLq4bS4shrAECZnMGVTvbD9QSnOhDInjzsyuiBXWQP0&#10;r4R18jfgnHvJr4nOknrFmJ5xzhraRtHWf3Kkpfz/yGo5S+H73hkquyhdjr3R8m2lj09svwAAAP//&#10;AwBQSwMEFAAGAAgAAAAhAFr0LFu/AAAAFQEAAAsAAABfcmVscy8ucmVsc2zPwWrDMAwG4Ptg72B0&#10;X5TuUMaI01uh19I+gLGVxCy2jGSy9e1nemrHjpL4P0nD4SetZiPRyNnCruvBUPYcYp4tXC/Htw8w&#10;Wl0ObuVMFm6kcBhfX4Yzra62kC6xqGlKVgtLreUTUf1CyWnHhXKbTCzJ1VbKjMX5LzcTvvf9HuXR&#10;gPHJNKdgQU5hB+ZyK23zHztFL6w81c5zQp6m6P9TMfB3PtPWFCczVQtB9N4U2rp2HOA44NMz4y8A&#10;AAD//wMAUEsDBBQABgAIAAAAIQD2ItY/ygAAAOIAAAAPAAAAZHJzL2Rvd25yZXYueG1sRI/dagIx&#10;FITvC32HcITeaVYXW12NUiotbWEvXH2Aw+a4P25OliTV9e2bgtDLYWa+YdbbwXTiQs43lhVMJwkI&#10;4tLqhisFx8P7eAHCB2SNnWVScCMP283jwxozba+8p0sRKhEh7DNUUIfQZ1L6siaDfmJ74uidrDMY&#10;onSV1A6vEW46OUuSZ2mw4bhQY09vNZXn4scoCE1RfLTfNzfN869d3pZ616ZaqafR8LoCEWgI/+F7&#10;+1MrWMzTZTpL5i/wdyneAbn5BQAA//8DAFBLAQItABQABgAIAAAAIQDb4fbL7gAAAIUBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhAFr0LFu/AAAA&#10;FQEAAAsAAAAAAAAAAAAAAAAAHwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAPYi1j/KAAAA&#10;4gAAAA8AAAAAAAAAAAAAAAAABwIAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAAAwADALcAAAD+AgAA&#10;AAA=&#10;">
+                  <v:imagedata o:title="" r:id="rId20"/>
+                </v:shape>
+              </v:group>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="008F4687">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="008F4687" w:rsidRPr="008F4687" w:rsidSect="00856393">
-      <w:footerReference w:type="even" r:id="rId18"/>
+      <w:footerReference w:type="even" r:id="rId21"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="567" w:right="680" w:bottom="851" w:left="680" w:header="567" w:footer="567" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="290"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6C17CDE8" w14:textId="77777777" w:rsidR="00F10C17" w:rsidRDefault="00F10C17">
+    <w:p w14:paraId="3E798D21" w14:textId="77777777" w:rsidR="00D15586" w:rsidRDefault="00D15586">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="727E7F20" w14:textId="77777777" w:rsidR="00F10C17" w:rsidRDefault="00F10C17">
+    <w:p w14:paraId="13C3B9E1" w14:textId="77777777" w:rsidR="00D15586" w:rsidRDefault="00D15586">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -5468,101 +5643,108 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Meiryo UI">
+    <w:panose1 w:val="020B0604030504040204"/>
+    <w:charset w:val="80"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="25C9ED1C" w14:textId="77777777" w:rsidR="002A610D" w:rsidRDefault="002A610D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a8"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="4E9A0C36" w14:textId="77777777" w:rsidR="002A610D" w:rsidRDefault="002A610D">
     <w:pPr>
       <w:pStyle w:val="a7"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="79BA53CD" w14:textId="77777777" w:rsidR="00F10C17" w:rsidRDefault="00F10C17">
+    <w:p w14:paraId="394B4B82" w14:textId="77777777" w:rsidR="00D15586" w:rsidRDefault="00D15586">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="059A70CE" w14:textId="77777777" w:rsidR="00F10C17" w:rsidRDefault="00F10C17">
+    <w:p w14:paraId="46A7875A" w14:textId="77777777" w:rsidR="00D15586" w:rsidRDefault="00D15586">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12C94AEE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="3E0EEF9E"/>
     <w:lvl w:ilvl="0" w:tplc="9586B040">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
@@ -6877,414 +7059,485 @@
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="296569812">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="1193033863">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1537619472">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1854758454">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="1487086313">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="28147528">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="dirty"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="210"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="145"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
       <o:colormru v:ext="edit" colors="#b6b6b6"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="002B32BD"/>
     <w:rsid w:val="00002A5F"/>
     <w:rsid w:val="0000551D"/>
+    <w:rsid w:val="00021AE2"/>
     <w:rsid w:val="0002594D"/>
     <w:rsid w:val="00027C95"/>
     <w:rsid w:val="00031611"/>
+    <w:rsid w:val="0004290E"/>
+    <w:rsid w:val="00054DC8"/>
     <w:rsid w:val="00061D51"/>
     <w:rsid w:val="00062726"/>
     <w:rsid w:val="00075B7C"/>
     <w:rsid w:val="00091E50"/>
+    <w:rsid w:val="0009450E"/>
     <w:rsid w:val="00094A42"/>
     <w:rsid w:val="000A22B8"/>
     <w:rsid w:val="000A6674"/>
+    <w:rsid w:val="000B10D0"/>
     <w:rsid w:val="000B4E62"/>
     <w:rsid w:val="000D37F9"/>
     <w:rsid w:val="000D7D64"/>
     <w:rsid w:val="000E0671"/>
     <w:rsid w:val="000F398E"/>
     <w:rsid w:val="000F442C"/>
     <w:rsid w:val="000F4C3F"/>
+    <w:rsid w:val="00113086"/>
     <w:rsid w:val="001253EF"/>
     <w:rsid w:val="0015358B"/>
     <w:rsid w:val="00155AE5"/>
     <w:rsid w:val="00171CD8"/>
     <w:rsid w:val="001752FC"/>
     <w:rsid w:val="001757D7"/>
+    <w:rsid w:val="00181008"/>
+    <w:rsid w:val="0018301E"/>
     <w:rsid w:val="00186029"/>
     <w:rsid w:val="001A04B4"/>
     <w:rsid w:val="001D1BFB"/>
     <w:rsid w:val="001D4B66"/>
+    <w:rsid w:val="001E3275"/>
     <w:rsid w:val="001E69C7"/>
     <w:rsid w:val="001F5010"/>
     <w:rsid w:val="00201A54"/>
     <w:rsid w:val="002046C4"/>
+    <w:rsid w:val="00206392"/>
     <w:rsid w:val="00214F48"/>
     <w:rsid w:val="00220B3E"/>
     <w:rsid w:val="00221DAF"/>
+    <w:rsid w:val="0022259C"/>
     <w:rsid w:val="002306E1"/>
     <w:rsid w:val="002326DC"/>
     <w:rsid w:val="002352A2"/>
+    <w:rsid w:val="00254B07"/>
     <w:rsid w:val="0025684A"/>
     <w:rsid w:val="002718A8"/>
     <w:rsid w:val="00287348"/>
     <w:rsid w:val="00295936"/>
     <w:rsid w:val="002A610D"/>
+    <w:rsid w:val="002A6CEE"/>
     <w:rsid w:val="002B32BD"/>
     <w:rsid w:val="002B36FF"/>
     <w:rsid w:val="002C1678"/>
     <w:rsid w:val="002D2ACC"/>
     <w:rsid w:val="002D4487"/>
     <w:rsid w:val="002D56A1"/>
     <w:rsid w:val="002E5AE8"/>
     <w:rsid w:val="002E5AFA"/>
     <w:rsid w:val="002F20B6"/>
     <w:rsid w:val="002F754C"/>
+    <w:rsid w:val="00301D8C"/>
     <w:rsid w:val="0030252A"/>
     <w:rsid w:val="00307B0C"/>
     <w:rsid w:val="00311DE1"/>
     <w:rsid w:val="00315F68"/>
     <w:rsid w:val="0032132D"/>
     <w:rsid w:val="00326F8D"/>
     <w:rsid w:val="00330D0B"/>
     <w:rsid w:val="003316C2"/>
+    <w:rsid w:val="00335D46"/>
     <w:rsid w:val="003474A7"/>
+    <w:rsid w:val="00350720"/>
     <w:rsid w:val="00353123"/>
+    <w:rsid w:val="00361CBC"/>
     <w:rsid w:val="00363C95"/>
     <w:rsid w:val="00364FC1"/>
     <w:rsid w:val="0036528D"/>
     <w:rsid w:val="00366734"/>
+    <w:rsid w:val="0037000C"/>
     <w:rsid w:val="003807F6"/>
     <w:rsid w:val="00381828"/>
     <w:rsid w:val="003855D9"/>
+    <w:rsid w:val="00390863"/>
     <w:rsid w:val="003A3FED"/>
+    <w:rsid w:val="003A4A36"/>
     <w:rsid w:val="003B6FA5"/>
     <w:rsid w:val="003C5657"/>
     <w:rsid w:val="003C6F86"/>
     <w:rsid w:val="003E2351"/>
+    <w:rsid w:val="003F169A"/>
     <w:rsid w:val="003F3763"/>
     <w:rsid w:val="00401751"/>
     <w:rsid w:val="00402429"/>
     <w:rsid w:val="00403E80"/>
     <w:rsid w:val="004069E2"/>
+    <w:rsid w:val="00412336"/>
+    <w:rsid w:val="004133F0"/>
     <w:rsid w:val="00415F26"/>
     <w:rsid w:val="00416EA3"/>
     <w:rsid w:val="0042036C"/>
     <w:rsid w:val="00435605"/>
     <w:rsid w:val="004369B3"/>
     <w:rsid w:val="0044170D"/>
+    <w:rsid w:val="00442B24"/>
+    <w:rsid w:val="00444107"/>
     <w:rsid w:val="00461EA6"/>
+    <w:rsid w:val="00464E6D"/>
     <w:rsid w:val="00465000"/>
     <w:rsid w:val="004661BC"/>
     <w:rsid w:val="004702E2"/>
     <w:rsid w:val="004767E3"/>
     <w:rsid w:val="00487C31"/>
     <w:rsid w:val="0049145C"/>
     <w:rsid w:val="00491671"/>
     <w:rsid w:val="00496E6D"/>
     <w:rsid w:val="004A56C6"/>
     <w:rsid w:val="004A6150"/>
     <w:rsid w:val="004B013A"/>
     <w:rsid w:val="004C7AD5"/>
     <w:rsid w:val="004D090A"/>
+    <w:rsid w:val="004D3C6D"/>
     <w:rsid w:val="004E1587"/>
     <w:rsid w:val="004F2549"/>
     <w:rsid w:val="005006F6"/>
     <w:rsid w:val="00505E13"/>
     <w:rsid w:val="00510B0B"/>
     <w:rsid w:val="00511BD6"/>
+    <w:rsid w:val="00517C10"/>
     <w:rsid w:val="005326C1"/>
+    <w:rsid w:val="00535EB6"/>
     <w:rsid w:val="0054204D"/>
     <w:rsid w:val="00552CB8"/>
     <w:rsid w:val="005536A6"/>
     <w:rsid w:val="00560D2D"/>
     <w:rsid w:val="0056422D"/>
     <w:rsid w:val="00570AB2"/>
     <w:rsid w:val="00575671"/>
     <w:rsid w:val="005813FF"/>
     <w:rsid w:val="0058164A"/>
+    <w:rsid w:val="005834B9"/>
     <w:rsid w:val="00590222"/>
     <w:rsid w:val="005A421E"/>
+    <w:rsid w:val="005A4B27"/>
     <w:rsid w:val="005A4B62"/>
     <w:rsid w:val="005A58E6"/>
     <w:rsid w:val="005B338A"/>
     <w:rsid w:val="005C284D"/>
     <w:rsid w:val="005C6765"/>
     <w:rsid w:val="005D25D2"/>
     <w:rsid w:val="005D3B44"/>
     <w:rsid w:val="005E19CC"/>
     <w:rsid w:val="005E2A7E"/>
     <w:rsid w:val="005F7D66"/>
     <w:rsid w:val="00601C3F"/>
     <w:rsid w:val="00603649"/>
+    <w:rsid w:val="006162D5"/>
     <w:rsid w:val="0062445C"/>
     <w:rsid w:val="00631754"/>
     <w:rsid w:val="00635306"/>
     <w:rsid w:val="00642C2A"/>
     <w:rsid w:val="00643DCB"/>
     <w:rsid w:val="0066150F"/>
     <w:rsid w:val="00661A09"/>
     <w:rsid w:val="00683516"/>
     <w:rsid w:val="00690C03"/>
+    <w:rsid w:val="006D6125"/>
+    <w:rsid w:val="006E318D"/>
+    <w:rsid w:val="006E46B3"/>
     <w:rsid w:val="006F5021"/>
     <w:rsid w:val="006F5A4C"/>
     <w:rsid w:val="00704A46"/>
     <w:rsid w:val="00721C24"/>
     <w:rsid w:val="007802A4"/>
     <w:rsid w:val="00786A8F"/>
     <w:rsid w:val="007A25F1"/>
+    <w:rsid w:val="007A3B74"/>
     <w:rsid w:val="007A4B15"/>
+    <w:rsid w:val="007A5A37"/>
     <w:rsid w:val="007B16EC"/>
+    <w:rsid w:val="007B48E0"/>
     <w:rsid w:val="007C36BC"/>
     <w:rsid w:val="007C3FA0"/>
     <w:rsid w:val="007C4FCF"/>
     <w:rsid w:val="007C6A41"/>
     <w:rsid w:val="007D1F4E"/>
     <w:rsid w:val="007D3E75"/>
     <w:rsid w:val="007D6E40"/>
     <w:rsid w:val="007E2188"/>
     <w:rsid w:val="007E5ED3"/>
+    <w:rsid w:val="007F4E23"/>
     <w:rsid w:val="00801947"/>
+    <w:rsid w:val="00803316"/>
     <w:rsid w:val="0080476D"/>
     <w:rsid w:val="00810239"/>
     <w:rsid w:val="00823D50"/>
     <w:rsid w:val="00833EFF"/>
     <w:rsid w:val="00856393"/>
     <w:rsid w:val="00857637"/>
     <w:rsid w:val="00862B95"/>
     <w:rsid w:val="0086357B"/>
     <w:rsid w:val="00885A13"/>
     <w:rsid w:val="00897852"/>
     <w:rsid w:val="008A3CCB"/>
     <w:rsid w:val="008B3F30"/>
     <w:rsid w:val="008C297D"/>
     <w:rsid w:val="008D619C"/>
     <w:rsid w:val="008E5013"/>
     <w:rsid w:val="008F4687"/>
     <w:rsid w:val="008F5373"/>
     <w:rsid w:val="008F71A3"/>
+    <w:rsid w:val="008F7C19"/>
     <w:rsid w:val="00902F5C"/>
     <w:rsid w:val="0090598A"/>
     <w:rsid w:val="00915772"/>
     <w:rsid w:val="00925EF7"/>
+    <w:rsid w:val="00931CD5"/>
     <w:rsid w:val="00934907"/>
+    <w:rsid w:val="00946DB9"/>
     <w:rsid w:val="009555EE"/>
     <w:rsid w:val="0096035C"/>
     <w:rsid w:val="009620D5"/>
     <w:rsid w:val="0096225D"/>
     <w:rsid w:val="009841EA"/>
     <w:rsid w:val="00994F8F"/>
     <w:rsid w:val="009A31D5"/>
     <w:rsid w:val="009B4031"/>
     <w:rsid w:val="009C33EF"/>
+    <w:rsid w:val="009C6544"/>
     <w:rsid w:val="009E7BE5"/>
+    <w:rsid w:val="009F2BBE"/>
     <w:rsid w:val="009F492A"/>
     <w:rsid w:val="009F4F23"/>
     <w:rsid w:val="00A0148A"/>
+    <w:rsid w:val="00A04EA3"/>
     <w:rsid w:val="00A05341"/>
     <w:rsid w:val="00A06504"/>
     <w:rsid w:val="00A1695C"/>
+    <w:rsid w:val="00A17AA2"/>
     <w:rsid w:val="00A258E5"/>
     <w:rsid w:val="00A2648D"/>
     <w:rsid w:val="00A27425"/>
     <w:rsid w:val="00A27EE0"/>
+    <w:rsid w:val="00A41A04"/>
     <w:rsid w:val="00A44B18"/>
     <w:rsid w:val="00A4667A"/>
     <w:rsid w:val="00A51EC4"/>
     <w:rsid w:val="00A622EB"/>
     <w:rsid w:val="00A651E6"/>
     <w:rsid w:val="00A653B8"/>
     <w:rsid w:val="00A73DB2"/>
     <w:rsid w:val="00A76BBC"/>
     <w:rsid w:val="00A82882"/>
     <w:rsid w:val="00A87163"/>
     <w:rsid w:val="00AB0077"/>
+    <w:rsid w:val="00AB2EF7"/>
     <w:rsid w:val="00AB42BB"/>
+    <w:rsid w:val="00AB5639"/>
     <w:rsid w:val="00AB570A"/>
     <w:rsid w:val="00AB779B"/>
     <w:rsid w:val="00AC64D2"/>
+    <w:rsid w:val="00AC6C39"/>
     <w:rsid w:val="00AE05C8"/>
     <w:rsid w:val="00AE5AA3"/>
+    <w:rsid w:val="00AF54F8"/>
     <w:rsid w:val="00AF715A"/>
     <w:rsid w:val="00B00CC4"/>
     <w:rsid w:val="00B1557D"/>
     <w:rsid w:val="00B2001A"/>
     <w:rsid w:val="00B22E86"/>
     <w:rsid w:val="00B24088"/>
     <w:rsid w:val="00B328EB"/>
     <w:rsid w:val="00B3393E"/>
+    <w:rsid w:val="00B36C58"/>
     <w:rsid w:val="00B37798"/>
     <w:rsid w:val="00B46E26"/>
     <w:rsid w:val="00B62A8C"/>
     <w:rsid w:val="00B709D0"/>
     <w:rsid w:val="00B8314F"/>
     <w:rsid w:val="00B86E29"/>
+    <w:rsid w:val="00B905B3"/>
     <w:rsid w:val="00B91C92"/>
     <w:rsid w:val="00B92554"/>
     <w:rsid w:val="00B96B38"/>
     <w:rsid w:val="00BA23A8"/>
     <w:rsid w:val="00BA4D19"/>
     <w:rsid w:val="00BB1E7D"/>
     <w:rsid w:val="00BB40B3"/>
+    <w:rsid w:val="00BB48AA"/>
+    <w:rsid w:val="00BC0F4C"/>
     <w:rsid w:val="00BC55FF"/>
     <w:rsid w:val="00BD65EA"/>
     <w:rsid w:val="00C01037"/>
     <w:rsid w:val="00C032B2"/>
     <w:rsid w:val="00C071A4"/>
     <w:rsid w:val="00C26FE8"/>
+    <w:rsid w:val="00C27FC1"/>
     <w:rsid w:val="00C31DE9"/>
+    <w:rsid w:val="00C34948"/>
     <w:rsid w:val="00C4022F"/>
     <w:rsid w:val="00C43757"/>
+    <w:rsid w:val="00C7259D"/>
     <w:rsid w:val="00C815CB"/>
     <w:rsid w:val="00C81708"/>
+    <w:rsid w:val="00C82D11"/>
     <w:rsid w:val="00C85098"/>
     <w:rsid w:val="00C925A1"/>
+    <w:rsid w:val="00CC61AE"/>
     <w:rsid w:val="00CC73B5"/>
+    <w:rsid w:val="00CF308A"/>
     <w:rsid w:val="00CF3F4B"/>
+    <w:rsid w:val="00D13C5F"/>
     <w:rsid w:val="00D15208"/>
+    <w:rsid w:val="00D15586"/>
+    <w:rsid w:val="00D33CB5"/>
+    <w:rsid w:val="00D35871"/>
     <w:rsid w:val="00D5049C"/>
     <w:rsid w:val="00D65673"/>
     <w:rsid w:val="00D70E42"/>
     <w:rsid w:val="00D77DF2"/>
     <w:rsid w:val="00D863E2"/>
     <w:rsid w:val="00D91995"/>
     <w:rsid w:val="00D94173"/>
     <w:rsid w:val="00DA4D40"/>
     <w:rsid w:val="00DB4562"/>
     <w:rsid w:val="00DB535E"/>
     <w:rsid w:val="00DD119D"/>
     <w:rsid w:val="00DE1EB4"/>
     <w:rsid w:val="00DE2964"/>
     <w:rsid w:val="00DE44CE"/>
     <w:rsid w:val="00DF4D18"/>
     <w:rsid w:val="00DF674F"/>
     <w:rsid w:val="00E07772"/>
     <w:rsid w:val="00E10166"/>
     <w:rsid w:val="00E1418C"/>
     <w:rsid w:val="00E1681D"/>
     <w:rsid w:val="00E23F03"/>
     <w:rsid w:val="00E279CF"/>
     <w:rsid w:val="00E404A6"/>
     <w:rsid w:val="00E74D1E"/>
     <w:rsid w:val="00E83F8B"/>
     <w:rsid w:val="00E93C8C"/>
     <w:rsid w:val="00E95A40"/>
     <w:rsid w:val="00E96CC6"/>
     <w:rsid w:val="00E97CE9"/>
     <w:rsid w:val="00EA6A2D"/>
     <w:rsid w:val="00EB21F3"/>
     <w:rsid w:val="00EC14B4"/>
     <w:rsid w:val="00EE5180"/>
+    <w:rsid w:val="00F0050D"/>
+    <w:rsid w:val="00F100EA"/>
     <w:rsid w:val="00F107DE"/>
     <w:rsid w:val="00F10C17"/>
+    <w:rsid w:val="00F12419"/>
     <w:rsid w:val="00F2036A"/>
+    <w:rsid w:val="00F24F6D"/>
     <w:rsid w:val="00F3108D"/>
     <w:rsid w:val="00F36E33"/>
     <w:rsid w:val="00F646ED"/>
     <w:rsid w:val="00F66CA5"/>
     <w:rsid w:val="00F70750"/>
     <w:rsid w:val="00F7299B"/>
     <w:rsid w:val="00F75ADC"/>
     <w:rsid w:val="00F77FBF"/>
     <w:rsid w:val="00F83CEA"/>
     <w:rsid w:val="00F918C0"/>
     <w:rsid w:val="00F937EB"/>
     <w:rsid w:val="00FB4112"/>
     <w:rsid w:val="00FB662F"/>
     <w:rsid w:val="00FC7BAC"/>
     <w:rsid w:val="00FE0882"/>
     <w:rsid w:val="00FE3843"/>
     <w:rsid w:val="00FE7F10"/>
     <w:rsid w:val="00FF030B"/>
     <w:rsid w:val="00FF6BAA"/>
     <w:rsid w:val="0A9C654A"/>
     <w:rsid w:val="0AE73884"/>
     <w:rsid w:val="1115F85F"/>
     <w:rsid w:val="14491149"/>
     <w:rsid w:val="19B53E72"/>
     <w:rsid w:val="21525D96"/>
     <w:rsid w:val="33AFA991"/>
     <w:rsid w:val="33DF67D3"/>
     <w:rsid w:val="3C8A1DA3"/>
     <w:rsid w:val="425E9E06"/>
     <w:rsid w:val="48FD5125"/>
+    <w:rsid w:val="5F6FAAC0"/>
     <w:rsid w:val="7DF1691B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:doNotIncludeSubdocsInStats/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
       <o:colormru v:ext="edit" colors="#b6b6b6"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -7842,51 +8095,51 @@
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1242181496">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/cas-custom-services/cas-registry-services/cas-registry-lookup/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/cas-custom-services/cas-registry-services/cas-registry-lookup/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/privacy/" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -8397,146 +8650,128 @@
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="787d7a92-1713-4781-81fd-8380be07d888">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="63324314-2544-4f11-9385-63346a52d4ec" xsi:nil="true"/>
-    <SharedWithUsers xmlns="63324314-2544-4f11-9385-63346a52d4ec">
-[...5 lines deleted...]
-    </SharedWithUsers>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C0882D0B-EE15-4229-8232-C66878CA439C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2F2A51B5-73E7-4ED3-8EA2-C0716A6C809D}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{046DB437-7CC8-41F0-9AC2-23C6F7AF14DA}"/>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C44330F-FAD7-48EE-8038-9CBCA95974E0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="787d7a92-1713-4781-81fd-8380be07d888"/>
     <ds:schemaRef ds:uri="63324314-2544-4f11-9385-63346a52d4ec"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0C481F8B-8999-43EA-A5B5-F9DDD03B195C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" enabled="0" method="" siteId="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>650</Words>
-  <Characters>785</Characters>
+  <Words>700</Words>
+  <Characters>821</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>74</Lines>
-  <Paragraphs>54</Paragraphs>
+  <Lines>63</Lines>
+  <Paragraphs>84</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>（社）化学情報協会</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>983</CharactersWithSpaces>
+  <CharactersWithSpaces>1437</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
   <dc:creator>smiyazaki</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x010100FBE214591F796C44BB0D143472EF5DE7</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
     <vt:r8>209000</vt:r8>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="5" name="ComplianceAssetId">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="6" name="_ExtendedDescription">
     <vt:lpwstr/>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="7" name="TriggerFlowInfo">
     <vt:lpwstr/>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="8" name="docLang">
+    <vt:lpwstr>ja</vt:lpwstr>
+  </property>
 </Properties>
 </file>