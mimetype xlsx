--- v0 (2026-05-01)
+++ v1 (2026-06-24)
@@ -1,1308 +1,1291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
+  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet3.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/drawings/drawing2.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="27231"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29803"/>
   <workbookPr filterPrivacy="1" defaultThemeVersion="124226"/>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E2516A3-3665-45AA-8C6F-7E14C0B2D599}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="12" documentId="13_ncr:1_{7E2516A3-3665-45AA-8C6F-7E14C0B2D599}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{39E97827-AFBD-46B9-BE53-61463C8BA836}"/>
   <bookViews>
-    <workbookView xWindow="855" yWindow="2955" windowWidth="21600" windowHeight="12855" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="27165" yWindow="3405" windowWidth="18000" windowHeight="12525" firstSheet="2" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="申込書" sheetId="2" r:id="rId1"/>
     <sheet name="記入例" sheetId="4" r:id="rId2"/>
     <sheet name="「OCR変換」表示変更申込書" sheetId="5" r:id="rId3"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="1" hidden="1">記入例!$K$18:$K$22</definedName>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">申込書!$K$18:$K$22</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="1">記入例!$A$1:$K$57</definedName>
     <definedName name="_xlnm.Print_Area" localSheetId="0">申込書!$A$1:$K$57</definedName>
   </definedNames>
-  <calcPr calcId="145621"/>
+  <calcPr calcId="191028"/>
+  <extLst>
+    <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
+      <x15:workbookPr chartTrackingRefBase="1"/>
+    </ext>
+    <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
+      <xcalcf:calcFeatures>
+        <xcalcf:feature name="microsoft.com:RD"/>
+        <xcalcf:feature name="microsoft.com:Single"/>
+        <xcalcf:feature name="microsoft.com:FV"/>
+        <xcalcf:feature name="microsoft.com:CNMTM"/>
+        <xcalcf:feature name="microsoft.com:LET_WF"/>
+        <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
+        <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
+      </xcalcf:calcFeatures>
+    </ext>
+  </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="241" uniqueCount="129">
   <si>
-    <t>郵便番号</t>
-[...12 lines deleted...]
-    </rPh>
+    <t>JAICI AutoTrans 正式サービス申込書</t>
+    <rPh sb="16" eb="18">
+      <t>セイシキ</t>
+    </rPh>
+    <rPh sb="22" eb="25">
+      <t>モウシコミショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>「記入例」シートを参考に、太枠内に記入をお願いします（色の付いたセルは記入必須項目です）。なお、</t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="10"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t>サービスメニュー内「OCR変換」は初期設定ではすべてのユーザーに表示されます。メニュー項目の非表示をご希望の場合は「「OCR変換」表示変更申込書」シートにもご記入ください</t>
+    </r>
+    <rPh sb="1" eb="3">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>レイ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>サンコウ</t>
+    </rPh>
+    <rPh sb="13" eb="16">
+      <t>フトワクナイ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ネガ</t>
+    </rPh>
+    <rPh sb="27" eb="28">
+      <t>イロ</t>
+    </rPh>
+    <rPh sb="29" eb="30">
+      <t>ツ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>ヒッス</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>コウモク</t>
+    </rPh>
+    <rPh sb="56" eb="57">
+      <t>ナイ</t>
+    </rPh>
+    <rPh sb="61" eb="63">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>ショキ</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="80" eb="82">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="91" eb="93">
+      <t>コウモク</t>
+    </rPh>
+    <rPh sb="94" eb="95">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="95" eb="97">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="99" eb="101">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="102" eb="104">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="110" eb="112">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="113" eb="115">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="115" eb="117">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="117" eb="119">
+      <t>モウシコミ</t>
+    </rPh>
+    <rPh sb="119" eb="120">
+      <t>ショ</t>
+    </rPh>
+    <rPh sb="127" eb="129">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>記入が済みましたら，</t>
+    <rPh sb="0" eb="2">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>ス</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JAICI AutoTrans 利用規約</t>
+    <rPh sb="16" eb="18">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>キヤク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>にご同意の上，「正式サービスお申込み」ボタンクリックで表示されるフォームに、"対象サービス" 「JAICI AutoTrans」"申込内容"「正式利用（新規お申込）」を選択し，本ファイルを添付してお送りください</t>
     <rPh sb="2" eb="4">
-      <t>トッキョ</t>
-[...94 lines deleted...]
-      <t>カンリシャ</t>
+      <t>ドウイ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ウエ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セイシキ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="39" eb="41">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="65" eb="67">
+      <t>モウシコミ</t>
+    </rPh>
+    <rPh sb="67" eb="69">
+      <t>ナイヨウ</t>
+    </rPh>
+    <rPh sb="71" eb="73">
+      <t>セイシキ</t>
+    </rPh>
+    <rPh sb="73" eb="75">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="76" eb="78">
+      <t>シンキ</t>
+    </rPh>
+    <rPh sb="79" eb="81">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="84" eb="86">
+      <t>センタク</t>
+    </rPh>
+    <rPh sb="88" eb="89">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="94" eb="96">
+      <t>テンプ</t>
+    </rPh>
+    <rPh sb="99" eb="100">
+      <t>オク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>会員種別</t>
     <rPh sb="0" eb="2">
       <t>カイイン</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t xml:space="preserve"> コンボボックスより選択</t>
+    <rPh sb="10" eb="12">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <t>ユーザーID数</t>
     <rPh sb="6" eb="7">
       <t>カズ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>希望利用開始時期</t>
-[...4 lines deleted...]
-      <t>リヨウ</t>
+    <t xml:space="preserve"> 数字を記入．一般会員：1～5，一般会員ライト：1，従量会員：ご要望の数値（無制限）</t>
+    <rPh sb="1" eb="3">
+      <t>スウジ</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>カイシ</t>
-[...11 lines deleted...]
-    <phoneticPr fontId="4"/>
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カイイン</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>イッパン</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>カイイン</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ジュウリョウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>カイイン</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>ヨウボウ</t>
+    </rPh>
+    <rPh sb="35" eb="37">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="38" eb="41">
+      <t>ムセイゲン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>契約管理者ご自身の
 ユーザーID取得</t>
     <rPh sb="0" eb="2">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="2" eb="5">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="6" eb="8">
       <t>ジシン</t>
     </rPh>
     <rPh sb="16" eb="18">
       <t>シュトク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>ユーザー 1</t>
-[...35 lines deleted...]
-    <t>ユーザー 10</t>
+    <t xml:space="preserve"> 契約管理者ご自身も JAICI AutoTrans 利用を希望するかどうか選択</t>
+    <rPh sb="1" eb="3">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>ジシン</t>
+    </rPh>
+    <rPh sb="27" eb="29">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="30" eb="32">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>希望利用開始時期</t>
+    <rPh sb="0" eb="2">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>リヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>カイシ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>ジキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>年</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.499984740745262"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> （4 桁西暦で記入）</t>
+    </r>
+    <rPh sb="0" eb="1">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ケタ</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>セイレキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <r>
+      <t>月</t>
+    </r>
+    <r>
+      <rPr>
+        <sz val="10"/>
+        <color theme="0" tint="-0.499984740745262"/>
+        <rFont val="ＭＳ ゴシック"/>
+        <family val="3"/>
+        <charset val="128"/>
+      </rPr>
+      <t xml:space="preserve"> （コンボボックスより選択）</t>
+    </r>
+    <rPh sb="0" eb="1">
+      <t>ツキ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>センタク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>利用者一覧</t>
+    <rPh sb="0" eb="3">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチラン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・「ユーザーID数」に記入された数値と本一覧の利用者数が一致しているか，ご確認ください</t>
+    <rPh sb="8" eb="9">
+      <t>スウ</t>
+    </rPh>
+    <rPh sb="11" eb="13">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="16" eb="18">
+      <t>スウチ</t>
+    </rPh>
+    <rPh sb="19" eb="20">
+      <t>ホン</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>イチ</t>
+    </rPh>
+    <rPh sb="21" eb="22">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="23" eb="26">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="26" eb="27">
+      <t>カズ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>イッチ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>カクニン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・契約管理者は ご契約窓口として，弊協会からのお問い合わせや，お知らせのご送付を行うことがございます</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・従量会員お申込み：利用者が 10 名を超える場合には「ユーザー 10」の行以降に行を追加してご記入ください</t>
+    <rPh sb="1" eb="3">
+      <t>ジュウリョウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>カイイン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>リヨウシャ</t>
+    </rPh>
+    <rPh sb="18" eb="19">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="20" eb="21">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="37" eb="38">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="38" eb="40">
+      <t>イコウ</t>
+    </rPh>
+    <rPh sb="41" eb="42">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="43" eb="45">
+      <t>ツイカ</t>
+    </rPh>
+    <rPh sb="48" eb="50">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・個人でのお申込み：「会社名・組織名または学校名」「所属部署名または学科名」には「個人」と，「会社名フリガナ」には「コジン」と記入してください</t>
+    <rPh sb="1" eb="3">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="6" eb="8">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>カイシャメイ</t>
+    </rPh>
+    <rPh sb="15" eb="17">
+      <t>ソシキ</t>
+    </rPh>
+    <rPh sb="17" eb="18">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="21" eb="24">
+      <t>ガッコウメイ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="28" eb="31">
+      <t>ブショメイ</t>
+    </rPh>
+    <rPh sb="34" eb="37">
+      <t>ガッカメイ</t>
+    </rPh>
+    <rPh sb="41" eb="43">
+      <t>コジン</t>
+    </rPh>
+    <rPh sb="47" eb="50">
+      <t>カイシャメイ</t>
+    </rPh>
+    <rPh sb="63" eb="65">
+      <t>キニュウ</t>
+    </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>種別</t>
     <rPh sb="0" eb="2">
       <t>シュベツ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>利用者一覧</t>
+    <t>メールアドレス(ユーザーID)</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>会社名・組織名または学校名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>会社名フリガナ</t>
     <rPh sb="0" eb="3">
-      <t>リヨウシャ</t>
-[...2 lines deleted...]
-      <t>イチラン</t>
+      <t>カイシャメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>所属部署名または学科名</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>役職名</t>
+    <rPh sb="0" eb="3">
+      <t>ヤクショクメイ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>お名前</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>お名前フリガナ</t>
+    <rPh sb="1" eb="3">
+      <t>ナマエ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>郵便番号</t>
+  </si>
+  <si>
+    <t>ご住所</t>
+    <rPh sb="1" eb="3">
+      <t>ジュウショ</t>
+    </rPh>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>電話番号</t>
+  </si>
+  <si>
+    <t>契約管理者</t>
+    <rPh sb="0" eb="2">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="2" eb="5">
+      <t>カンリシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 1</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 2</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 3</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 4</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 5</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 6</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 7</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 8</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 9</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー 10</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ご請求先情報</t>
+    <rPh sb="1" eb="3">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>ジョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・契約管理者とご請求先担当者が異なる場合に記入をお願いします（同一の場合は記入不要です）</t>
+    <rPh sb="1" eb="3">
+      <t>ケイヤク</t>
+    </rPh>
+    <rPh sb="3" eb="6">
+      <t>カンリシャ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="11" eb="14">
+      <t>タントウシャ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>コト</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ネガ</t>
+    </rPh>
+    <rPh sb="37" eb="39">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>メールアドレス</t>
+    <phoneticPr fontId="4"/>
+  </si>
+  <si>
+    <t>ご請求先担当者</t>
+    <rPh sb="1" eb="3">
+      <t>セイキュウ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>サキ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>タントウシャ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>アンケート</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>：当てはまる項目について左端の列のコンボボックスから●をお選びください</t>
     </r>
     <rPh sb="6" eb="7">
       <t>ア</t>
     </rPh>
     <rPh sb="11" eb="13">
       <t>コウモク</t>
     </rPh>
     <rPh sb="17" eb="19">
       <t>ヒダリハシ</t>
     </rPh>
     <rPh sb="20" eb="21">
       <t>レツ</t>
     </rPh>
     <rPh sb="34" eb="35">
       <t>エラ</t>
     </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Q1</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>本サービスをお知りになったきっかけは何ですか？</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（複数可）</t>
     </r>
     <rPh sb="0" eb="1">
       <t>ホン</t>
     </rPh>
     <rPh sb="7" eb="8">
       <t>シ</t>
     </rPh>
     <rPh sb="18" eb="19">
       <t>ナニ</t>
     </rPh>
     <rPh sb="24" eb="26">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="26" eb="27">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
+    <t>JAICI の Web サイト</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Web 検索</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JAICI 発行のメールマガジン</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JAICI 担当者の紹介</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>その他（Web サイト名，イベント名など）自由記入欄に具体的にご記入ください</t>
+    <rPh sb="2" eb="3">
+      <t>タ</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>ジユウ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="27" eb="30">
+      <t>グタイテキ</t>
+    </rPh>
+    <rPh sb="32" eb="34">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>（自由記入欄）</t>
+    <rPh sb="1" eb="3">
+      <t>ジユウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="5" eb="6">
+      <t>ラン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Q2</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
     <r>
       <t>業務で取り扱う外国文献の種類を選択してください</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <color theme="1"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（１つ）</t>
     </r>
     <rPh sb="0" eb="2">
       <t>ギョウム</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>ト</t>
     </rPh>
     <rPh sb="5" eb="6">
       <t>アツカ</t>
     </rPh>
     <rPh sb="7" eb="9">
       <t>ガイコク</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>ブンケン</t>
     </rPh>
     <rPh sb="12" eb="14">
       <t>シュルイ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>センタク</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>メールアドレス</t>
-[...5 lines deleted...]
-      <t>セイキュウ</t>
+    <t>主に特許</t>
+    <rPh sb="0" eb="1">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>トッキョ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>主に非特許</t>
+    <rPh sb="0" eb="1">
+      <t>オモ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>トッキョ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>特許/非特許の両方</t>
+    <rPh sb="0" eb="2">
+      <t>トッキョ</t>
     </rPh>
     <rPh sb="3" eb="4">
-      <t>サキ</t>
-[...26 lines deleted...]
-      <t>カンリシャ</t>
+      <t>ヒ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>トッキョ</t>
     </rPh>
     <rPh sb="7" eb="9">
-      <t>ジシン</t>
-[...108 lines deleted...]
-    <t>調査部</t>
+      <t>リョウホウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>未定</t>
     <rPh sb="0" eb="2">
-      <t>チョウサ</t>
-[...155 lines deleted...]
-    <t>044-nnn-nnnn</t>
+      <t>ミテイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>Q3</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>ご利用の JAICI 取り扱い製品があればご選択ください</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>（複数可）</t>
     </r>
     <rPh sb="1" eb="3">
       <t>リヨウ</t>
     </rPh>
     <rPh sb="11" eb="12">
       <t>ト</t>
     </rPh>
     <rPh sb="13" eb="14">
       <t>アツカ</t>
     </rPh>
     <rPh sb="15" eb="17">
       <t>セイヒン</t>
     </rPh>
     <rPh sb="22" eb="24">
       <t>センタク</t>
     </rPh>
     <rPh sb="29" eb="31">
       <t>フクスウ</t>
     </rPh>
     <rPh sb="31" eb="32">
       <t>カ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t xml:space="preserve"> 数字を記入．一般会員：1～5，一般会員ライト：1，従量会員：ご要望の数値（無制限）</t>
-[...1 lines deleted...]
-      <t>スウジ</t>
+    <t>CAS IP Finder, powered by STN™</t>
+  </si>
+  <si>
+    <t>CAS SciFinder®</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>CAS Formulus®</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>CAS Analytical Methods™</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>知財情報センター (SHIPS) 調査サービス</t>
+    <rPh sb="0" eb="2">
+      <t>チザイ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ジョウホウ</t>
+    </rPh>
+    <rPh sb="17" eb="19">
+      <t>チョウサ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>一般会員</t>
+  </si>
+  <si>
+    <t>希望しない</t>
+  </si>
+  <si>
+    <t>keiyaku_kanri@abc.co.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＡＢＣ研究開発株式会社</t>
+    <rPh sb="3" eb="5">
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カイハツ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カブシキ</t>
+    </rPh>
+    <rPh sb="9" eb="11">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>エービーシーケンキュウカイハツカブシキカイシャ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>調査部</t>
+    <rPh sb="0" eb="2">
+      <t>チョウサ</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>部長</t>
+    <rPh sb="0" eb="2">
+      <t>ブチョウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>王都　一郎</t>
+    <rPh sb="0" eb="2">
+      <t>オウト</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>イチロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>オウトイチロウ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>113-9876</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>文京区○○○</t>
+    <rPh sb="0" eb="3">
+      <t>ブンキョウク</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>03-xxxx-xxxx</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>user1@abc.co.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>途覧須　花子</t>
+    <rPh sb="0" eb="1">
+      <t>ト</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ラン</t>
+    </rPh>
+    <rPh sb="2" eb="3">
+      <t>ス</t>
     </rPh>
     <rPh sb="4" eb="6">
-      <t>キニュウ</t>
-[...34 lines deleted...]
-    </rPh>
+      <t>ハナコ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>トランスハナコ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>user2@abc.co.jp</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>半陽　次郎</t>
+    <rPh sb="0" eb="1">
+      <t>ハン</t>
+    </rPh>
+    <rPh sb="1" eb="2">
+      <t>ヨウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>ジロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ハンヨウジロウ</t>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>ご請求先情報　（契約管理者とご請求先が同一の場合，「ご請求先担当者」行は記入不要です）</t>
     <rPh sb="1" eb="3">
       <t>セイキュウ</t>
     </rPh>
     <rPh sb="3" eb="4">
       <t>サキ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="36" eb="38">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>その他（Web サイト名，イベント名など）自由記入欄に具体的にご記入ください</t>
-[...24 lines deleted...]
-    </rPh>
+    <t>kaikei@abc-corp.com</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ＡＢＣ工業株式会社</t>
     <rPh sb="3" eb="5">
-      <t>キニュウ</t>
-[...60 lines deleted...]
-    <t>記入が済みましたら，</t>
+      <t>コウギョウ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>カブシキ</t>
+    </rPh>
+    <rPh sb="7" eb="9">
+      <t>カイシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>エービーシーコウギョウカブシキカイシャ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>研究開発部</t>
     <rPh sb="0" eb="2">
-      <t>キニュウ</t>
-[...43 lines deleted...]
-      <t>ジュウリョウ</t>
+      <t>ケンキュウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>カイハツ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>ブ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>グループリーダー</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>研究　太郎</t>
+    <rPh sb="0" eb="2">
+      <t>ケンキュウ</t>
     </rPh>
     <rPh sb="3" eb="5">
-      <t>カイイン</t>
-[...82 lines deleted...]
-    <phoneticPr fontId="2"/>
+      <t>タロウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ケンキュウタロウ</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>213-9987</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>川崎市◇◇◇</t>
+    <rPh sb="0" eb="3">
+      <t>カワサキシ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>044-nnn-nnnn</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>●</t>
   </si>
   <si>
     <t>特許情報フェア 2019 のブースプレゼンテーション</t>
     <rPh sb="0" eb="2">
       <t>トッキョ</t>
     </rPh>
     <rPh sb="2" eb="4">
       <t>ジョウホウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>JAICI AutoTrans 利用規約</t>
-[...19 lines deleted...]
-    <rPh sb="15" eb="17">
+    <t>CAS IP Finder, powered by STN™</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>JAICI AutoTrans 「OCR 変換」表示変更申込書</t>
+    <rPh sb="21" eb="23">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="24" eb="26">
+      <t>ヒョウジ</t>
+    </rPh>
+    <rPh sb="26" eb="28">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="28" eb="30">
+      <t>モウシコミ</t>
+    </rPh>
+    <rPh sb="30" eb="31">
+      <t>ショ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お申込み日</t>
+    <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
-    <rPh sb="27" eb="29">
-[...102 lines deleted...]
-    </rPh>
     <rPh sb="4" eb="5">
-      <t>メイ</t>
-[...66 lines deleted...]
-      <t>コ</t>
+      <t>ビ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>　　　年　　月　　日</t>
     <rPh sb="3" eb="4">
       <t>ネン</t>
     </rPh>
     <rPh sb="6" eb="7">
       <t>ガツ</t>
     </rPh>
     <rPh sb="9" eb="10">
       <t>ヒ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>お申込み日</t>
+    <t>お申込みならびに記入上のご注意</t>
     <rPh sb="1" eb="3">
       <t>モウシコ</t>
     </rPh>
-    <rPh sb="4" eb="5">
-[...42 lines deleted...]
-      <t>タイショウ</t>
+    <rPh sb="8" eb="10">
+      <t>キニュウ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>ジョウ</t>
+    </rPh>
+    <rPh sb="13" eb="15">
+      <t>チュウイ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・変更を希望する月の前月 20 日までのお申込みで希望月の 1 日からの適用として承ります。</t>
     <rPh sb="1" eb="3">
       <t>ヘンコウ</t>
     </rPh>
     <rPh sb="4" eb="6">
       <t>キボウ</t>
     </rPh>
     <rPh sb="8" eb="9">
       <t>ヅキ</t>
     </rPh>
     <rPh sb="10" eb="12">
       <t>ゼンゲツ</t>
     </rPh>
     <rPh sb="16" eb="17">
       <t>ニチ</t>
     </rPh>
     <rPh sb="21" eb="23">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="25" eb="27">
       <t>キボウ</t>
@@ -1315,210 +1298,50 @@
     </rPh>
     <rPh sb="36" eb="38">
       <t>テキヨウ</t>
     </rPh>
     <rPh sb="41" eb="42">
       <t>ウケタマワ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <t>・契約管理者よりお申込みください。色のついたセルにご記入ください。</t>
     <rPh sb="1" eb="3">
       <t>ケイヤク</t>
     </rPh>
     <rPh sb="3" eb="6">
       <t>カンリシャ</t>
     </rPh>
     <rPh sb="9" eb="11">
       <t>モウシコ</t>
     </rPh>
     <rPh sb="17" eb="18">
       <t>イロ</t>
     </rPh>
     <rPh sb="26" eb="28">
       <t>キニュウ</t>
-    </rPh>
-[...158 lines deleted...]
-      <t>ショ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
     <r>
       <t>・「変更対象ユーザー」欄に、ログイン後に表示されるサービスメニューで「OCR 変換」（及びリンク）</t>
     </r>
     <r>
       <rPr>
         <b/>
         <sz val="10"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>表示を希望しないユーザーの情報</t>
     </r>
     <r>
       <rPr>
         <sz val="10"/>
         <rFont val="ＭＳ ゴシック"/>
         <family val="3"/>
         <charset val="128"/>
       </rPr>
       <t>をご記入ください。</t>
@@ -1537,67 +1360,263 @@
     </rPh>
     <rPh sb="20" eb="22">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="39" eb="41">
       <t>ヘンカン</t>
     </rPh>
     <rPh sb="43" eb="44">
       <t>オヨ</t>
     </rPh>
     <rPh sb="49" eb="51">
       <t>ヒョウジ</t>
     </rPh>
     <rPh sb="52" eb="54">
       <t>キボウ</t>
     </rPh>
     <rPh sb="62" eb="64">
       <t>ジョウホウ</t>
     </rPh>
     <rPh sb="66" eb="68">
       <t>キニュウ</t>
     </rPh>
     <phoneticPr fontId="2"/>
   </si>
   <si>
-    <t>CAS STNext</t>
-[...7 lines deleted...]
-    <t>CAS SciFinder®</t>
+    <t>・初期設定では「OCR 変換」メニューはお申込みの全ユーザーに表示されます。</t>
+    <rPh sb="1" eb="3">
+      <t>ショキ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="12" eb="14">
+      <t>ヘンカン</t>
+    </rPh>
+    <rPh sb="21" eb="23">
+      <t>モウシコ</t>
+    </rPh>
+    <rPh sb="25" eb="26">
+      <t>ゼン</t>
+    </rPh>
+    <rPh sb="31" eb="33">
+      <t>ヒョウジ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>・変更対象ユーザーが 10 を超える場合は、お手数ですが「ユーザー10」のあとに行を追加してご記入ください。</t>
+    <rPh sb="1" eb="3">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <rPh sb="15" eb="16">
+      <t>コ</t>
+    </rPh>
+    <rPh sb="18" eb="20">
+      <t>バアイ</t>
+    </rPh>
+    <rPh sb="23" eb="25">
+      <t>テスウ</t>
+    </rPh>
+    <rPh sb="40" eb="41">
+      <t>ギョウ</t>
+    </rPh>
+    <rPh sb="42" eb="44">
+      <t>ツイカ</t>
+    </rPh>
+    <rPh sb="47" eb="49">
+      <t>キニュウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>以下の通り設定の変更を申し込みます。</t>
+    <rPh sb="0" eb="2">
+      <t>イカ</t>
+    </rPh>
+    <rPh sb="3" eb="4">
+      <t>トオ</t>
+    </rPh>
+    <rPh sb="5" eb="7">
+      <t>セッテイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="11" eb="12">
+      <t>モウ</t>
+    </rPh>
+    <rPh sb="13" eb="14">
+      <t>コ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>変更適用希望月</t>
+    <rPh sb="0" eb="2">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>テキヨウ</t>
+    </rPh>
+    <rPh sb="4" eb="6">
+      <t>キボウ</t>
+    </rPh>
+    <rPh sb="6" eb="7">
+      <t>ツキ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>　　　　年　　月</t>
+    <rPh sb="4" eb="5">
+      <t>ネン</t>
+    </rPh>
+    <rPh sb="7" eb="8">
+      <t>ガツ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>■ご依頼者</t>
+    <rPh sb="2" eb="5">
+      <t>イライシャ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>メールアドレス</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>会社名・組織名または学校名</t>
+    <rPh sb="0" eb="3">
+      <t>カイシャメイ</t>
+    </rPh>
+    <rPh sb="4" eb="7">
+      <t>ソシキメイ</t>
+    </rPh>
+    <rPh sb="10" eb="13">
+      <t>ガッコウメイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>所属部署名または学科名</t>
+    <rPh sb="0" eb="2">
+      <t>ショゾク</t>
+    </rPh>
+    <rPh sb="2" eb="4">
+      <t>ブショ</t>
+    </rPh>
+    <rPh sb="4" eb="5">
+      <t>メイ</t>
+    </rPh>
+    <rPh sb="8" eb="10">
+      <t>ガッカ</t>
+    </rPh>
+    <rPh sb="10" eb="11">
+      <t>メイ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>お名前</t>
+    <rPh sb="1" eb="3">
+      <t>ナマエ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>■変更対象ユーザー</t>
+    <rPh sb="1" eb="3">
+      <t>ヘンコウ</t>
+    </rPh>
+    <rPh sb="3" eb="5">
+      <t>タイショウ</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>「OCR 変換」</t>
+    <rPh sb="5" eb="7">
+      <t>ヘンカン</t>
+    </rPh>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー1</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>表示しない</t>
+  </si>
+  <si>
+    <t>ユーザー2</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー3</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー4</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー5</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー6</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー7</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー8</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー9</t>
+    <phoneticPr fontId="2"/>
+  </si>
+  <si>
+    <t>ユーザー10</t>
     <phoneticPr fontId="2"/>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="17" x14ac:knownFonts="1">
+  <fonts count="17">
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="6"/>
       <name val="ＭＳ Ｐゴシック"/>
       <family val="2"/>
       <charset val="128"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="9"/>
@@ -2362,51 +2381,51 @@
     </xf>
     <xf numFmtId="0" fontId="11" fillId="0" borderId="23" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="4">
     <cellStyle name="ハイパーリンク" xfId="2" builtinId="8"/>
     <cellStyle name="標準" xfId="0" builtinId="0"/>
     <cellStyle name="標準 2" xfId="1" xr:uid="{00000000-0005-0000-0000-000002000000}"/>
     <cellStyle name="標準 3" xfId="3" xr:uid="{4E5DFCD4-FAB9-4FFF-8BB9-04BAFB9EC840}"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>2</xdr:col>
       <xdr:colOff>105820</xdr:colOff>
       <xdr:row>0</xdr:row>
       <xdr:rowOff>31751</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="4296848" cy="317500"/>
     <xdr:sp macro="" textlink="">
       <xdr:nvSpPr>
         <xdr:cNvPr id="2" name="テキスト ボックス 1">
           <a:extLst>
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{00000000-0008-0000-0100-000002000000}"/>
             </a:ext>
           </a:extLst>
         </xdr:cNvPr>
@@ -3259,1800 +3278,2073 @@
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/translation/autotrans/application/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/translation/autotrans/application/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings3.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K57"/>
   <sheetViews>
-    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B6" sqref="B6"/>
+    <sheetView showGridLines="0" tabSelected="1" view="pageBreakPreview" topLeftCell="A40" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="B52" sqref="B52:B55"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="32.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="23.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="16" style="2" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="24.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="35" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.7109375" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:3" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:3" ht="17.25">
       <c r="A1" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:3" x14ac:dyDescent="0.15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:3">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:3" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:3">
       <c r="A3" s="74" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:3" x14ac:dyDescent="0.15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:3">
       <c r="A4" s="3" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="B4" s="60" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>94</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:3" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>4</v>
+      </c>
+    </row>
+    <row r="5" spans="1:3" ht="12.75" thickBot="1">
       <c r="A5" s="3"/>
     </row>
-    <row r="6" spans="1:3" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:3" ht="25.5" customHeight="1" thickTop="1">
       <c r="A6" s="9" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B6" s="36"/>
       <c r="C6" s="23" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:3" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:3" ht="25.5" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B7" s="37"/>
       <c r="C7" s="24" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:3" ht="24" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:3" ht="24">
       <c r="A8" s="6" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B8" s="37"/>
       <c r="C8" s="24" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:3" x14ac:dyDescent="0.15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:3">
       <c r="A9" s="10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B9" s="38"/>
       <c r="C9" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:3" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:3" ht="12.75" thickBot="1">
       <c r="A10" s="11"/>
       <c r="B10" s="39"/>
       <c r="C10" s="3" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:3" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:3" ht="12.75" thickTop="1"/>
+    <row r="12" spans="1:3">
       <c r="A12" s="8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:3" x14ac:dyDescent="0.15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:3">
       <c r="A13" s="3" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:3" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:3">
       <c r="A14" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:3" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:3">
       <c r="A15" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:3" x14ac:dyDescent="0.15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:3">
       <c r="A16" s="3" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" thickBot="1">
       <c r="A17" s="4" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="K17" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" thickTop="1">
       <c r="A18" s="6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B18" s="40"/>
       <c r="C18" s="41"/>
       <c r="D18" s="41"/>
       <c r="E18" s="41"/>
       <c r="F18" s="12"/>
       <c r="G18" s="41"/>
       <c r="H18" s="41"/>
       <c r="I18" s="41"/>
       <c r="J18" s="41"/>
       <c r="K18" s="46"/>
     </row>
-    <row r="19" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="19" spans="1:11" ht="24" customHeight="1">
       <c r="A19" s="6" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B19" s="42"/>
       <c r="C19" s="43"/>
       <c r="D19" s="43"/>
       <c r="E19" s="43"/>
       <c r="F19" s="1"/>
       <c r="G19" s="43"/>
       <c r="H19" s="43"/>
       <c r="I19" s="43"/>
       <c r="J19" s="43"/>
       <c r="K19" s="47"/>
     </row>
-    <row r="20" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="20" spans="1:11" ht="24" customHeight="1">
       <c r="A20" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B20" s="42"/>
       <c r="C20" s="43"/>
       <c r="D20" s="43"/>
       <c r="E20" s="43"/>
       <c r="F20" s="1"/>
       <c r="G20" s="43"/>
       <c r="H20" s="43"/>
       <c r="I20" s="43"/>
       <c r="J20" s="43"/>
       <c r="K20" s="47"/>
     </row>
-    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="21" spans="1:11" ht="24" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="1"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="47"/>
     </row>
-    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="24" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="1"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="47"/>
     </row>
-    <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:11" ht="24" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="1"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="47"/>
     </row>
-    <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:11" ht="24" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="1"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="47"/>
     </row>
-    <row r="25" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:11" ht="24" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="1"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="47"/>
     </row>
-    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:11" ht="24" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="1"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="47"/>
     </row>
-    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:11" ht="24" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="1"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="47"/>
     </row>
-    <row r="28" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="24" customHeight="1" thickBot="1">
       <c r="A28" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B28" s="44"/>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
       <c r="E28" s="45"/>
       <c r="F28" s="13"/>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
       <c r="I28" s="45"/>
       <c r="J28" s="45"/>
       <c r="K28" s="48"/>
     </row>
-    <row r="29" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15"/>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:11" ht="12.75" thickTop="1"/>
+    <row r="30" spans="1:11">
       <c r="A30" s="49" t="s">
-        <v>84</v>
+        <v>41</v>
       </c>
       <c r="B30" s="3"/>
     </row>
-    <row r="31" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" thickBot="1">
       <c r="A32" s="4"/>
       <c r="B32" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="K32" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="A33" s="6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B33" s="14"/>
       <c r="C33" s="15"/>
       <c r="D33" s="15"/>
       <c r="E33" s="15"/>
       <c r="F33" s="15"/>
       <c r="G33" s="15"/>
       <c r="H33" s="15"/>
       <c r="I33" s="15"/>
       <c r="J33" s="15"/>
       <c r="K33" s="16"/>
     </row>
-    <row r="34" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15"/>
-    <row r="35" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="34" spans="1:11" ht="12.75" thickTop="1"/>
+    <row r="35" spans="1:11">
       <c r="A35" s="17" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:11">
       <c r="A36" s="17"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
     </row>
-    <row r="37" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="12.75" thickBot="1">
       <c r="A37" s="19" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B37" s="18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
     </row>
-    <row r="38" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:11" ht="12.75" thickTop="1">
       <c r="A38" s="20"/>
       <c r="B38" s="26" t="s">
-        <v>2</v>
+        <v>48</v>
       </c>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:11">
       <c r="A39" s="21"/>
       <c r="B39" s="26" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:11">
       <c r="A40" s="21"/>
       <c r="B40" s="26" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:11">
       <c r="A41" s="25"/>
       <c r="B41" s="26" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" thickBot="1">
       <c r="A42" s="22"/>
       <c r="B42" s="26" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="C42" s="18"/>
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
     </row>
-    <row r="43" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:11" ht="34.5" customHeight="1" thickTop="1">
       <c r="A43" s="19" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="B43" s="78"/>
       <c r="C43" s="79"/>
       <c r="D43" s="80"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:11">
       <c r="A44" s="18"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
     </row>
-    <row r="45" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="12.75" thickBot="1">
       <c r="A45" s="19" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C45" s="18"/>
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
     </row>
-    <row r="46" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:11" ht="12.75" thickTop="1">
       <c r="A46" s="20"/>
       <c r="B46" s="18" t="s">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:11">
       <c r="A47" s="21"/>
       <c r="B47" s="18" t="s">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:11">
       <c r="A48" s="21"/>
       <c r="B48" s="18" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
     </row>
-    <row r="49" spans="1:8" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:8" ht="12.75" thickBot="1">
       <c r="A49" s="22"/>
       <c r="B49" s="18" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
     </row>
-    <row r="50" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:8" ht="12.75" thickTop="1">
       <c r="A50" s="18"/>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
     </row>
-    <row r="51" spans="1:8" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8" ht="12.75" thickBot="1">
       <c r="A51" s="19" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="B51" s="26" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
     </row>
-    <row r="52" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:8" ht="12.75" thickTop="1">
       <c r="A52" s="20"/>
       <c r="B52" s="18" t="s">
-        <v>126</v>
+        <v>62</v>
       </c>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="18"/>
       <c r="G52" s="18"/>
       <c r="H52" s="18"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:8">
       <c r="A53" s="21"/>
       <c r="B53" s="18" t="s">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="C53" s="18"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:8">
       <c r="A54" s="21"/>
       <c r="B54" s="18" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:8">
       <c r="A55" s="25"/>
       <c r="B55" s="18" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
     </row>
-    <row r="56" spans="1:8" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8" ht="12.75" thickBot="1">
       <c r="A56" s="22"/>
       <c r="B56" s="18" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
     </row>
-    <row r="57" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="57" spans="1:8" ht="12.75" thickTop="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B43:D43"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations xWindow="294" yWindow="434" count="9">
     <dataValidation type="list" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="会員種別" prompt="コンボボックスよりご選択ください_x000a_" sqref="B6" xr:uid="{00000000-0002-0000-0000-000000000000}">
-      <formula1>"一般会員,一般会員（汎用ワークシート翻訳 1000 定額オプション）,一般会員（OCR 定額利用オプション）,一般会員（汎用ワークシート翻訳 1000 定額＋OCR 定額オプション）,一般会員（OCR 定額利用オプション）,一般会員ライト,一般会員ライト（OCR 定額利用オプション）,従量会員"</formula1>
+      <formula1>"一般会員,一般会員（汎用ワークシート翻訳 1000 定額オプション）,一般会員（OCR 定額オプション）,一般会員（汎用ワークシート翻訳 1000 定額＋OCR 定額オプション）,一般会員（OCR 定額オプション）,一般会員ライト,一般会員ライト（OCR 定額オプション）,従量会員"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="off" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" promptTitle="ユーザーID数" prompt="数字をご記入ください_x000a_　一般会員：1～5_x000a_　従量会員：無制限" sqref="B7" xr:uid="{00000000-0002-0000-0000-000001000000}">
       <formula1>1</formula1>
     </dataValidation>
     <dataValidation type="list" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="契約者ご自身のユーザーID取得" prompt="契約者ご自身もJAICI AutoTrans の利用を希望されますか？_x000a_コンボボックスよりご選択ください" sqref="B8" xr:uid="{00000000-0002-0000-0000-000002000000}">
       <formula1>"希望する,希望しない"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="希望利用開始時期（月）" prompt="4桁の西暦で数字をご記入ください" sqref="B9" xr:uid="{00000000-0002-0000-0000-000003000000}">
       <formula1>2018</formula1>
       <formula2>2030</formula2>
     </dataValidation>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="利用開始時期（月）" prompt="コンボボックスよりご選択ください" sqref="B10" xr:uid="{00000000-0002-0000-0000-000004000000}">
       <formula1>"1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
     </dataValidation>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B18:B28 B33 I18:I28 I33 K18:K28 K33" xr:uid="{00000000-0002-0000-0000-000005000000}"/>
     <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="J33 C18:C28 E18:G28 J18:J28 C33 E33:G33" xr:uid="{00000000-0002-0000-0000-000006000000}"/>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D18:D28 D33 H18:H28 H33" xr:uid="{00000000-0002-0000-0000-000007000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A46:A49 A38:A42 A52:A56" xr:uid="{00000000-0002-0000-0000-000008000000}">
       <formula1>"●"</formula1>
     </dataValidation>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{00000000-0004-0000-0000-000000000000}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="landscape" r:id="rId2"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0100-000000000000}">
   <sheetPr>
     <tabColor theme="5"/>
   </sheetPr>
   <dimension ref="A1:K57"/>
   <sheetViews>
-    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A10" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
-      <selection activeCell="B53" sqref="B53"/>
+    <sheetView showGridLines="0" view="pageBreakPreview" topLeftCell="A26" zoomScale="90" zoomScaleNormal="90" zoomScaleSheetLayoutView="90" workbookViewId="0">
+      <selection activeCell="C54" sqref="C54"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="12"/>
   <cols>
     <col min="1" max="1" width="22.42578125" style="2" customWidth="1"/>
     <col min="2" max="2" width="31.42578125" style="2" customWidth="1"/>
     <col min="3" max="3" width="32.28515625" style="2" customWidth="1"/>
     <col min="4" max="4" width="32.140625" style="2" customWidth="1"/>
     <col min="5" max="5" width="31.5703125" style="2" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.5703125" style="2" customWidth="1"/>
     <col min="7" max="7" width="20.5703125" style="2" customWidth="1"/>
     <col min="8" max="8" width="23.85546875" style="2" customWidth="1"/>
     <col min="9" max="9" width="16" style="2" customWidth="1"/>
     <col min="10" max="10" width="50.42578125" style="2" customWidth="1"/>
     <col min="11" max="11" width="24.42578125" style="2" customWidth="1"/>
     <col min="12" max="12" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="13" max="13" width="35" style="2" bestFit="1" customWidth="1"/>
     <col min="14" max="14" width="9.85546875" style="2" bestFit="1" customWidth="1"/>
     <col min="15" max="15" width="17.7109375" style="2" customWidth="1"/>
     <col min="16" max="16384" width="9.140625" style="2"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:4" ht="17.25" x14ac:dyDescent="0.15">
+    <row r="1" spans="1:4" ht="17.25">
       <c r="A1" s="5" t="s">
-        <v>41</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:4" x14ac:dyDescent="0.15">
+        <v>0</v>
+      </c>
+    </row>
+    <row r="2" spans="1:4">
       <c r="A2" s="3"/>
     </row>
-    <row r="3" spans="1:4" x14ac:dyDescent="0.15">
+    <row r="3" spans="1:4">
       <c r="A3" s="74" t="s">
-        <v>123</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:4" x14ac:dyDescent="0.15">
+        <v>1</v>
+      </c>
+    </row>
+    <row r="4" spans="1:4">
       <c r="A4" s="3" t="s">
-        <v>86</v>
+        <v>2</v>
       </c>
       <c r="B4" s="60" t="s">
-        <v>93</v>
+        <v>3</v>
       </c>
       <c r="C4" s="3" t="s">
-        <v>94</v>
+        <v>4</v>
       </c>
       <c r="D4" s="3"/>
     </row>
-    <row r="5" spans="1:4" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="5" spans="1:4" ht="12.75" thickBot="1">
       <c r="A5" s="3"/>
     </row>
-    <row r="6" spans="1:4" ht="25.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="6" spans="1:4" ht="25.5" customHeight="1" thickTop="1">
       <c r="A6" s="9" t="s">
-        <v>18</v>
+        <v>5</v>
       </c>
       <c r="B6" s="50" t="s">
-        <v>49</v>
+        <v>67</v>
       </c>
       <c r="C6" s="23" t="s">
-        <v>80</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:4" ht="25.5" customHeight="1" x14ac:dyDescent="0.15">
+        <v>6</v>
+      </c>
+    </row>
+    <row r="7" spans="1:4" ht="25.5" customHeight="1">
       <c r="A7" s="9" t="s">
-        <v>19</v>
+        <v>7</v>
       </c>
       <c r="B7" s="51">
         <v>2</v>
       </c>
       <c r="C7" s="24" t="s">
-        <v>79</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:4" ht="24" x14ac:dyDescent="0.15">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="8" spans="1:4" ht="24">
       <c r="A8" s="6" t="s">
-        <v>22</v>
+        <v>9</v>
       </c>
       <c r="B8" s="51" t="s">
-        <v>50</v>
+        <v>68</v>
       </c>
       <c r="C8" s="24" t="s">
-        <v>42</v>
-[...2 lines deleted...]
-    <row r="9" spans="1:4" x14ac:dyDescent="0.15">
+        <v>10</v>
+      </c>
+    </row>
+    <row r="9" spans="1:4">
       <c r="A9" s="10" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="B9" s="52">
         <v>2018</v>
       </c>
       <c r="C9" s="3" t="s">
-        <v>43</v>
-[...2 lines deleted...]
-    <row r="10" spans="1:4" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>12</v>
+      </c>
+    </row>
+    <row r="10" spans="1:4" ht="12.75" thickBot="1">
       <c r="A10" s="11"/>
       <c r="B10" s="53">
         <v>10</v>
       </c>
       <c r="C10" s="3" t="s">
-        <v>44</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:4" x14ac:dyDescent="0.15">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="11" spans="1:4" ht="12.75" thickTop="1"/>
+    <row r="12" spans="1:4">
       <c r="A12" s="8" t="s">
-        <v>34</v>
-[...2 lines deleted...]
-    <row r="13" spans="1:4" x14ac:dyDescent="0.15">
+        <v>14</v>
+      </c>
+    </row>
+    <row r="13" spans="1:4">
       <c r="A13" s="3" t="s">
-        <v>87</v>
-[...2 lines deleted...]
-    <row r="14" spans="1:4" x14ac:dyDescent="0.15">
+        <v>15</v>
+      </c>
+    </row>
+    <row r="14" spans="1:4">
       <c r="A14" s="3" t="s">
-        <v>40</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:4" x14ac:dyDescent="0.15">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="15" spans="1:4">
       <c r="A15" s="3" t="s">
-        <v>88</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:4" x14ac:dyDescent="0.15">
+        <v>17</v>
+      </c>
+    </row>
+    <row r="16" spans="1:4">
       <c r="A16" s="3" t="s">
-        <v>85</v>
-[...2 lines deleted...]
-    <row r="17" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>18</v>
+      </c>
+    </row>
+    <row r="17" spans="1:11" ht="12.75" thickBot="1">
       <c r="A17" s="4" t="s">
-        <v>33</v>
+        <v>19</v>
       </c>
       <c r="B17" s="7" t="s">
-        <v>10</v>
+        <v>20</v>
       </c>
       <c r="C17" s="7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D17" s="7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E17" s="7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F17" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G17" s="7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H17" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I17" s="7" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J17" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="K17" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="18" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="18" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="A18" s="6" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B18" s="54" t="s">
-        <v>51</v>
+        <v>69</v>
       </c>
       <c r="C18" s="55" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D18" s="55" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="E18" s="55" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="F18" s="27" t="s">
-        <v>55</v>
+        <v>73</v>
       </c>
       <c r="G18" s="55" t="s">
-        <v>56</v>
+        <v>74</v>
       </c>
       <c r="H18" s="55" t="s">
-        <v>57</v>
+        <v>75</v>
       </c>
       <c r="I18" s="55" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="J18" s="55" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K18" s="58" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="19" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="A19" s="6" t="s">
-        <v>23</v>
+        <v>31</v>
       </c>
       <c r="B19" s="56" t="s">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="C19" s="57" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D19" s="57" t="s">
-        <v>53</v>
+        <v>71</v>
       </c>
       <c r="E19" s="57" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="F19" s="28"/>
       <c r="G19" s="57" t="s">
-        <v>61</v>
+        <v>80</v>
       </c>
       <c r="H19" s="57" t="s">
-        <v>62</v>
+        <v>81</v>
       </c>
       <c r="I19" s="57" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="J19" s="55" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K19" s="59" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:11" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="20" spans="1:11" ht="24" customHeight="1" thickTop="1">
       <c r="A20" s="6" t="s">
-        <v>24</v>
+        <v>32</v>
       </c>
       <c r="B20" s="56" t="s">
-        <v>63</v>
+        <v>82</v>
       </c>
       <c r="C20" s="57" t="s">
-        <v>52</v>
+        <v>70</v>
       </c>
       <c r="D20" s="57" t="s">
-        <v>64</v>
+        <v>71</v>
       </c>
       <c r="E20" s="57" t="s">
-        <v>54</v>
+        <v>72</v>
       </c>
       <c r="F20" s="28"/>
       <c r="G20" s="57" t="s">
-        <v>65</v>
+        <v>83</v>
       </c>
       <c r="H20" s="57" t="s">
-        <v>66</v>
+        <v>84</v>
       </c>
       <c r="I20" s="57" t="s">
-        <v>58</v>
+        <v>76</v>
       </c>
       <c r="J20" s="55" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="K20" s="59" t="s">
-        <v>59</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>78</v>
+      </c>
+    </row>
+    <row r="21" spans="1:11" ht="24" customHeight="1">
       <c r="A21" s="6" t="s">
-        <v>25</v>
+        <v>33</v>
       </c>
       <c r="B21" s="42"/>
       <c r="C21" s="43"/>
       <c r="D21" s="43"/>
       <c r="E21" s="43"/>
       <c r="F21" s="1"/>
       <c r="G21" s="43"/>
       <c r="H21" s="43"/>
       <c r="I21" s="43"/>
       <c r="J21" s="43"/>
       <c r="K21" s="47"/>
     </row>
-    <row r="22" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="22" spans="1:11" ht="24" customHeight="1">
       <c r="A22" s="6" t="s">
-        <v>26</v>
+        <v>34</v>
       </c>
       <c r="B22" s="42"/>
       <c r="C22" s="43"/>
       <c r="D22" s="43"/>
       <c r="E22" s="43"/>
       <c r="F22" s="1"/>
       <c r="G22" s="43"/>
       <c r="H22" s="43"/>
       <c r="I22" s="43"/>
       <c r="J22" s="43"/>
       <c r="K22" s="47"/>
     </row>
-    <row r="23" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="23" spans="1:11" ht="24" customHeight="1">
       <c r="A23" s="6" t="s">
-        <v>27</v>
+        <v>35</v>
       </c>
       <c r="B23" s="42"/>
       <c r="C23" s="43"/>
       <c r="D23" s="43"/>
       <c r="E23" s="43"/>
       <c r="F23" s="1"/>
       <c r="G23" s="43"/>
       <c r="H23" s="43"/>
       <c r="I23" s="43"/>
       <c r="J23" s="43"/>
       <c r="K23" s="47"/>
     </row>
-    <row r="24" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="24" spans="1:11" ht="24" customHeight="1">
       <c r="A24" s="6" t="s">
-        <v>28</v>
+        <v>36</v>
       </c>
       <c r="B24" s="42"/>
       <c r="C24" s="43"/>
       <c r="D24" s="43"/>
       <c r="E24" s="43"/>
       <c r="F24" s="1"/>
       <c r="G24" s="43"/>
       <c r="H24" s="43"/>
       <c r="I24" s="43"/>
       <c r="J24" s="43"/>
       <c r="K24" s="47"/>
     </row>
-    <row r="25" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="25" spans="1:11" ht="24" customHeight="1">
       <c r="A25" s="6" t="s">
-        <v>29</v>
+        <v>37</v>
       </c>
       <c r="B25" s="42"/>
       <c r="C25" s="43"/>
       <c r="D25" s="43"/>
       <c r="E25" s="43"/>
       <c r="F25" s="1"/>
       <c r="G25" s="43"/>
       <c r="H25" s="43"/>
       <c r="I25" s="43"/>
       <c r="J25" s="43"/>
       <c r="K25" s="47"/>
     </row>
-    <row r="26" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="26" spans="1:11" ht="24" customHeight="1">
       <c r="A26" s="6" t="s">
-        <v>30</v>
+        <v>38</v>
       </c>
       <c r="B26" s="42"/>
       <c r="C26" s="43"/>
       <c r="D26" s="43"/>
       <c r="E26" s="43"/>
       <c r="F26" s="1"/>
       <c r="G26" s="43"/>
       <c r="H26" s="43"/>
       <c r="I26" s="43"/>
       <c r="J26" s="43"/>
       <c r="K26" s="47"/>
     </row>
-    <row r="27" spans="1:11" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+    <row r="27" spans="1:11" ht="24" customHeight="1">
       <c r="A27" s="6" t="s">
-        <v>31</v>
+        <v>39</v>
       </c>
       <c r="B27" s="42"/>
       <c r="C27" s="43"/>
       <c r="D27" s="43"/>
       <c r="E27" s="43"/>
       <c r="F27" s="1"/>
       <c r="G27" s="43"/>
       <c r="H27" s="43"/>
       <c r="I27" s="43"/>
       <c r="J27" s="43"/>
       <c r="K27" s="47"/>
     </row>
-    <row r="28" spans="1:11" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="28" spans="1:11" ht="24" customHeight="1" thickBot="1">
       <c r="A28" s="6" t="s">
-        <v>32</v>
+        <v>40</v>
       </c>
       <c r="B28" s="44"/>
       <c r="C28" s="45"/>
       <c r="D28" s="45"/>
       <c r="E28" s="45"/>
       <c r="F28" s="13"/>
       <c r="G28" s="45"/>
       <c r="H28" s="45"/>
       <c r="I28" s="45"/>
       <c r="J28" s="45"/>
       <c r="K28" s="48"/>
     </row>
-    <row r="29" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15"/>
-    <row r="30" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="29" spans="1:11" ht="12.75" thickTop="1"/>
+    <row r="30" spans="1:11">
       <c r="A30" s="49" t="s">
-        <v>81</v>
-[...2 lines deleted...]
-    <row r="31" spans="1:11" x14ac:dyDescent="0.15">
+        <v>85</v>
+      </c>
+    </row>
+    <row r="31" spans="1:11">
       <c r="A31" s="3" t="s">
-        <v>89</v>
-[...2 lines deleted...]
-    <row r="32" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+        <v>42</v>
+      </c>
+    </row>
+    <row r="32" spans="1:11" ht="12.75" thickBot="1">
       <c r="A32" s="4"/>
       <c r="B32" s="7" t="s">
-        <v>38</v>
+        <v>43</v>
       </c>
       <c r="C32" s="7" t="s">
-        <v>11</v>
+        <v>21</v>
       </c>
       <c r="D32" s="7" t="s">
-        <v>12</v>
+        <v>22</v>
       </c>
       <c r="E32" s="7" t="s">
-        <v>13</v>
+        <v>23</v>
       </c>
       <c r="F32" s="7" t="s">
-        <v>14</v>
+        <v>24</v>
       </c>
       <c r="G32" s="7" t="s">
-        <v>15</v>
+        <v>25</v>
       </c>
       <c r="H32" s="7" t="s">
-        <v>21</v>
+        <v>26</v>
       </c>
       <c r="I32" s="7" t="s">
-        <v>0</v>
+        <v>27</v>
       </c>
       <c r="J32" s="7" t="s">
-        <v>16</v>
+        <v>28</v>
       </c>
       <c r="K32" s="7" t="s">
-        <v>1</v>
-[...2 lines deleted...]
-    <row r="33" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>29</v>
+      </c>
+    </row>
+    <row r="33" spans="1:11" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="A33" s="6" t="s">
-        <v>39</v>
+        <v>44</v>
       </c>
       <c r="B33" s="29" t="s">
-        <v>67</v>
+        <v>86</v>
       </c>
       <c r="C33" s="30" t="s">
-        <v>68</v>
+        <v>87</v>
       </c>
       <c r="D33" s="30" t="s">
-        <v>69</v>
+        <v>88</v>
       </c>
       <c r="E33" s="30" t="s">
-        <v>70</v>
+        <v>89</v>
       </c>
       <c r="F33" s="30" t="s">
-        <v>71</v>
+        <v>90</v>
       </c>
       <c r="G33" s="30" t="s">
-        <v>72</v>
+        <v>91</v>
       </c>
       <c r="H33" s="30" t="s">
-        <v>73</v>
+        <v>92</v>
       </c>
       <c r="I33" s="30" t="s">
-        <v>74</v>
+        <v>93</v>
       </c>
       <c r="J33" s="30" t="s">
-        <v>76</v>
+        <v>94</v>
       </c>
       <c r="K33" s="31" t="s">
-        <v>77</v>
-[...3 lines deleted...]
-    <row r="35" spans="1:11" x14ac:dyDescent="0.15">
+        <v>95</v>
+      </c>
+    </row>
+    <row r="34" spans="1:11" ht="12.75" thickTop="1"/>
+    <row r="35" spans="1:11">
       <c r="A35" s="17" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="B35" s="18"/>
       <c r="C35" s="18"/>
       <c r="D35" s="18"/>
       <c r="E35" s="18"/>
       <c r="F35" s="18"/>
       <c r="G35" s="18"/>
       <c r="H35" s="18"/>
     </row>
-    <row r="36" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="36" spans="1:11">
       <c r="A36" s="17"/>
       <c r="B36" s="18"/>
       <c r="C36" s="18"/>
       <c r="D36" s="18"/>
       <c r="E36" s="18"/>
       <c r="F36" s="18"/>
       <c r="G36" s="18"/>
       <c r="H36" s="18"/>
     </row>
-    <row r="37" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="37" spans="1:11" ht="12.75" thickBot="1">
       <c r="A37" s="19" t="s">
-        <v>7</v>
+        <v>46</v>
       </c>
       <c r="B37" s="18" t="s">
-        <v>36</v>
+        <v>47</v>
       </c>
       <c r="C37" s="18"/>
       <c r="D37" s="18"/>
       <c r="E37" s="18"/>
       <c r="F37" s="18"/>
       <c r="G37" s="18"/>
       <c r="H37" s="18"/>
     </row>
-    <row r="38" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="38" spans="1:11" ht="12.75" thickTop="1">
       <c r="A38" s="33" t="s">
+        <v>96</v>
+      </c>
+      <c r="B38" s="26" t="s">
         <v>48</v>
-      </c>
-[...1 lines deleted...]
-        <v>2</v>
       </c>
       <c r="C38" s="18"/>
       <c r="D38" s="18"/>
       <c r="E38" s="18"/>
       <c r="F38" s="18"/>
       <c r="G38" s="18"/>
       <c r="H38" s="18"/>
     </row>
-    <row r="39" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="39" spans="1:11">
       <c r="A39" s="21"/>
       <c r="B39" s="26" t="s">
-        <v>45</v>
+        <v>49</v>
       </c>
       <c r="C39" s="18"/>
       <c r="D39" s="18"/>
       <c r="E39" s="18"/>
       <c r="F39" s="18"/>
       <c r="G39" s="18"/>
       <c r="H39" s="18"/>
     </row>
-    <row r="40" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="40" spans="1:11">
       <c r="A40" s="21"/>
       <c r="B40" s="26" t="s">
-        <v>46</v>
+        <v>50</v>
       </c>
       <c r="C40" s="18"/>
       <c r="D40" s="18"/>
       <c r="E40" s="18"/>
       <c r="F40" s="18"/>
       <c r="G40" s="18"/>
       <c r="H40" s="18"/>
     </row>
-    <row r="41" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="41" spans="1:11">
       <c r="A41" s="35" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B41" s="26" t="s">
-        <v>47</v>
+        <v>51</v>
       </c>
       <c r="C41" s="18"/>
       <c r="D41" s="18"/>
       <c r="E41" s="18"/>
       <c r="F41" s="18"/>
       <c r="G41" s="18"/>
       <c r="H41" s="18"/>
     </row>
-    <row r="42" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="42" spans="1:11" ht="12.75" thickBot="1">
       <c r="A42" s="32" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B42" s="26" t="s">
-        <v>82</v>
+        <v>52</v>
       </c>
       <c r="C42" s="18"/>
       <c r="D42" s="18"/>
       <c r="E42" s="18"/>
       <c r="F42" s="18"/>
       <c r="G42" s="18"/>
       <c r="H42" s="18"/>
     </row>
-    <row r="43" spans="1:11" ht="34.5" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="43" spans="1:11" ht="34.5" customHeight="1" thickTop="1">
       <c r="A43" s="19" t="s">
-        <v>83</v>
+        <v>53</v>
       </c>
       <c r="B43" s="81" t="s">
-        <v>92</v>
+        <v>97</v>
       </c>
       <c r="C43" s="82"/>
       <c r="D43" s="83"/>
       <c r="E43" s="18"/>
       <c r="F43" s="18"/>
       <c r="G43" s="18"/>
       <c r="H43" s="18"/>
     </row>
-    <row r="44" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="44" spans="1:11">
       <c r="A44" s="18"/>
       <c r="B44" s="18"/>
       <c r="C44" s="18"/>
       <c r="D44" s="18"/>
       <c r="E44" s="18"/>
       <c r="F44" s="18"/>
       <c r="G44" s="18"/>
       <c r="H44" s="18"/>
     </row>
-    <row r="45" spans="1:11" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="45" spans="1:11" ht="12.75" thickBot="1">
       <c r="A45" s="19" t="s">
-        <v>8</v>
+        <v>54</v>
       </c>
       <c r="B45" s="18" t="s">
-        <v>37</v>
+        <v>55</v>
       </c>
       <c r="C45" s="18"/>
       <c r="D45" s="18"/>
       <c r="E45" s="18"/>
       <c r="F45" s="18"/>
       <c r="G45" s="18"/>
       <c r="H45" s="18"/>
     </row>
-    <row r="46" spans="1:11" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="46" spans="1:11" ht="12.75" thickTop="1">
       <c r="A46" s="33" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B46" s="18" t="s">
-        <v>3</v>
+        <v>56</v>
       </c>
       <c r="C46" s="18"/>
       <c r="D46" s="18"/>
       <c r="E46" s="18"/>
       <c r="F46" s="18"/>
       <c r="G46" s="18"/>
       <c r="H46" s="18"/>
     </row>
-    <row r="47" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="47" spans="1:11">
       <c r="A47" s="21"/>
       <c r="B47" s="18" t="s">
-        <v>4</v>
+        <v>57</v>
       </c>
       <c r="C47" s="18"/>
       <c r="D47" s="18"/>
       <c r="E47" s="18"/>
       <c r="F47" s="18"/>
       <c r="G47" s="18"/>
       <c r="H47" s="18"/>
     </row>
-    <row r="48" spans="1:11" x14ac:dyDescent="0.15">
+    <row r="48" spans="1:11">
       <c r="A48" s="21"/>
       <c r="B48" s="18" t="s">
-        <v>5</v>
+        <v>58</v>
       </c>
       <c r="C48" s="18"/>
       <c r="D48" s="18"/>
       <c r="E48" s="18"/>
       <c r="F48" s="18"/>
       <c r="G48" s="18"/>
       <c r="H48" s="18"/>
     </row>
-    <row r="49" spans="1:8" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="49" spans="1:8" ht="12.75" thickBot="1">
       <c r="A49" s="22"/>
       <c r="B49" s="18" t="s">
-        <v>6</v>
+        <v>59</v>
       </c>
       <c r="C49" s="18"/>
       <c r="D49" s="18"/>
       <c r="E49" s="18"/>
       <c r="F49" s="18"/>
       <c r="G49" s="18"/>
       <c r="H49" s="18"/>
     </row>
-    <row r="50" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="50" spans="1:8" ht="12.75" thickTop="1">
       <c r="A50" s="18"/>
       <c r="B50" s="18"/>
       <c r="C50" s="18"/>
       <c r="D50" s="18"/>
       <c r="E50" s="18"/>
       <c r="F50" s="18"/>
       <c r="G50" s="18"/>
       <c r="H50" s="18"/>
     </row>
-    <row r="51" spans="1:8" ht="12.75" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="51" spans="1:8" ht="12.75" thickBot="1">
       <c r="A51" s="19" t="s">
-        <v>9</v>
+        <v>60</v>
       </c>
       <c r="B51" s="26" t="s">
-        <v>78</v>
+        <v>61</v>
       </c>
       <c r="C51" s="18"/>
       <c r="D51" s="18"/>
       <c r="E51" s="18"/>
       <c r="F51" s="18"/>
       <c r="G51" s="18"/>
       <c r="H51" s="18"/>
     </row>
-    <row r="52" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="52" spans="1:8" ht="12.75" thickTop="1">
       <c r="A52" s="33" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B52" s="18" t="s">
-        <v>126</v>
+        <v>98</v>
       </c>
       <c r="C52" s="18"/>
       <c r="D52" s="18"/>
       <c r="E52" s="18"/>
       <c r="F52" s="18"/>
       <c r="G52" s="18"/>
       <c r="H52" s="18"/>
     </row>
-    <row r="53" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="53" spans="1:8">
       <c r="A53" s="34" t="s">
-        <v>48</v>
+        <v>96</v>
       </c>
       <c r="B53" s="18" t="s">
-        <v>128</v>
+        <v>63</v>
       </c>
       <c r="C53" s="18"/>
       <c r="D53" s="18"/>
       <c r="E53" s="18"/>
       <c r="F53" s="18"/>
       <c r="G53" s="18"/>
       <c r="H53" s="18"/>
     </row>
-    <row r="54" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="54" spans="1:8">
       <c r="A54" s="21"/>
       <c r="B54" s="18" t="s">
-        <v>91</v>
+        <v>64</v>
       </c>
       <c r="C54" s="18"/>
       <c r="D54" s="18"/>
       <c r="E54" s="18"/>
       <c r="F54" s="18"/>
       <c r="G54" s="18"/>
       <c r="H54" s="18"/>
     </row>
-    <row r="55" spans="1:8" x14ac:dyDescent="0.15">
+    <row r="55" spans="1:8">
       <c r="A55" s="21"/>
       <c r="B55" s="18" t="s">
-        <v>127</v>
+        <v>65</v>
       </c>
       <c r="C55" s="18"/>
       <c r="D55" s="18"/>
       <c r="E55" s="18"/>
       <c r="F55" s="18"/>
       <c r="G55" s="18"/>
       <c r="H55" s="18"/>
     </row>
-    <row r="56" spans="1:8" ht="12" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="56" spans="1:8" ht="12" customHeight="1" thickBot="1">
       <c r="A56" s="22"/>
       <c r="B56" s="18" t="s">
-        <v>90</v>
+        <v>66</v>
       </c>
       <c r="C56" s="18"/>
       <c r="D56" s="18"/>
       <c r="E56" s="18"/>
       <c r="F56" s="18"/>
       <c r="G56" s="18"/>
       <c r="H56" s="18"/>
     </row>
-    <row r="57" spans="1:8" ht="12.75" thickTop="1" x14ac:dyDescent="0.15"/>
+    <row r="57" spans="1:8" ht="12.75" thickTop="1"/>
   </sheetData>
   <mergeCells count="1">
     <mergeCell ref="B43:D43"/>
   </mergeCells>
   <phoneticPr fontId="2"/>
   <dataValidations count="10">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="A46:A49 A38:A42 A52:A56" xr:uid="{00000000-0002-0000-0100-000000000000}">
       <formula1>"●"</formula1>
     </dataValidation>
     <dataValidation imeMode="fullKatakana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D18:D28 D33 H18:H28 H33" xr:uid="{00000000-0002-0000-0100-000001000000}"/>
     <dataValidation imeMode="on" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="C18:C28 C33 J33 E33:G33" xr:uid="{00000000-0002-0000-0100-000002000000}"/>
     <dataValidation imeMode="off" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="B18:B28 B33 I18:I28 I33 K18:K28 K33" xr:uid="{00000000-0002-0000-0100-000003000000}"/>
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" promptTitle="利用開始時期（月）" prompt="コンボボックスよりご選択ください" sqref="B10" xr:uid="{00000000-0002-0000-0100-000004000000}">
       <formula1>"1,2,3,4,5,6,7,8,9,10,11,12"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="希望利用開始時期（月）" prompt="4桁の西暦で数字をご記入ください" sqref="B9" xr:uid="{00000000-0002-0000-0100-000005000000}">
       <formula1>2018</formula1>
       <formula2>2030</formula2>
     </dataValidation>
     <dataValidation type="list" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="契約者ご自身のユーザーID取得" prompt="契約者ご自身もJAICI AutoTrans の利用を希望されますか？_x000a_コンボボックスよりご選択ください" sqref="B8" xr:uid="{00000000-0002-0000-0100-000006000000}">
       <formula1>"希望する,希望しない"</formula1>
     </dataValidation>
     <dataValidation type="whole" imeMode="off" operator="greaterThanOrEqual" allowBlank="1" showErrorMessage="1" promptTitle="ユーザーID数" prompt="数字をご記入ください_x000a_　一般会員：1～5_x000a_　従量会員：無制限" sqref="B7" xr:uid="{00000000-0002-0000-0100-000007000000}">
       <formula1>1</formula1>
     </dataValidation>
-    <dataValidation type="list" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="会員種別" prompt="コンボボックスよりご選択ください_x000a_" sqref="B6" xr:uid="{00000000-0002-0000-0100-000008000000}">
-      <formula1>"一般会員,一般会員（汎用ワークシート翻訳 1000 定額オプション）,一般会員（OCR 定額利用オプション）,一般会員ライト,一般会員ライト（OCR 定額利用オプション）,従量会員"</formula1>
+    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18:G28 J18:J28" xr:uid="{00000000-0002-0000-0100-000009000000}"/>
+    <dataValidation type="list" imeMode="off" allowBlank="1" showErrorMessage="1" promptTitle="会員種別" prompt="コンボボックスよりご選択ください_x000a_" sqref="B6" xr:uid="{37931713-2D1D-4253-98C7-AD7D76362ED5}">
+      <formula1>"一般会員,一般会員（汎用ワークシート翻訳 1000 定額オプション）,一般会員（OCR 定額オプション）,一般会員（汎用ワークシート翻訳 1000 定額＋OCR 定額オプション）,一般会員（OCR 定額オプション）,一般会員ライト,一般会員ライト（OCR 定額オプション）,従量会員"</formula1>
     </dataValidation>
-    <dataValidation imeMode="hiragana" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="E18:G28 J18:J28" xr:uid="{00000000-0002-0000-0100-000009000000}"/>
   </dataValidations>
   <hyperlinks>
     <hyperlink ref="B4" r:id="rId1" xr:uid="{25D429FA-92BA-4749-83A6-511F23FB02A0}"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" scale="33" orientation="landscape" r:id="rId2"/>
   <colBreaks count="1" manualBreakCount="1">
     <brk id="11" max="1048575" man="1"/>
   </colBreaks>
   <drawing r:id="rId3"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{C8BC0FD9-8C79-40B8-B073-F12CE549069F}">
   <dimension ref="A1:E30"/>
   <sheetViews>
-    <sheetView showGridLines="0" topLeftCell="A13" workbookViewId="0">
+    <sheetView showGridLines="0" topLeftCell="A38" workbookViewId="0">
       <selection activeCell="E10" sqref="E10"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="24" customHeight="1" x14ac:dyDescent="0.15"/>
+  <sheetFormatPr defaultRowHeight="24" customHeight="1"/>
   <cols>
     <col min="1" max="1" width="15.28515625" style="61" customWidth="1"/>
     <col min="2" max="2" width="31.140625" style="61" customWidth="1"/>
     <col min="3" max="3" width="31" style="61" customWidth="1"/>
     <col min="4" max="4" width="30.7109375" style="61" customWidth="1"/>
     <col min="5" max="5" width="33.140625" style="61" customWidth="1"/>
     <col min="6" max="6" width="19.42578125" style="61" customWidth="1"/>
     <col min="7" max="7" width="25.85546875" style="61" customWidth="1"/>
     <col min="8" max="8" width="28.140625" style="61" customWidth="1"/>
     <col min="9" max="16384" width="9.140625" style="61"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="1" spans="1:5" ht="24" customHeight="1" thickBot="1">
       <c r="A1" s="75" t="s">
-        <v>124</v>
-[...2 lines deleted...]
-    <row r="2" spans="1:5" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="2" spans="1:5" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="D2" s="67" t="s">
-        <v>114</v>
+        <v>100</v>
       </c>
       <c r="E2" s="68" t="s">
-        <v>113</v>
-[...2 lines deleted...]
-    <row r="3" spans="1:5" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+        <v>101</v>
+      </c>
+    </row>
+    <row r="3" spans="1:5" ht="24" customHeight="1" thickTop="1">
       <c r="A3" s="76" t="s">
-        <v>122</v>
-[...2 lines deleted...]
-    <row r="4" spans="1:5" ht="12" x14ac:dyDescent="0.15">
+        <v>102</v>
+      </c>
+    </row>
+    <row r="4" spans="1:5" ht="12">
       <c r="A4" s="77" t="s">
-        <v>119</v>
-[...2 lines deleted...]
-    <row r="5" spans="1:5" ht="12" x14ac:dyDescent="0.15">
+        <v>103</v>
+      </c>
+    </row>
+    <row r="5" spans="1:5" ht="12">
       <c r="A5" s="77" t="s">
-        <v>120</v>
-[...2 lines deleted...]
-    <row r="6" spans="1:5" ht="12" x14ac:dyDescent="0.15">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="6" spans="1:5" ht="12">
       <c r="A6" s="77" t="s">
-        <v>125</v>
-[...2 lines deleted...]
-    <row r="7" spans="1:5" ht="12" x14ac:dyDescent="0.15">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="7" spans="1:5" ht="12">
       <c r="A7" s="61" t="s">
-        <v>116</v>
-[...2 lines deleted...]
-    <row r="8" spans="1:5" ht="12" x14ac:dyDescent="0.15">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="8" spans="1:5" ht="12">
       <c r="A8" s="61" t="s">
-        <v>121</v>
-[...3 lines deleted...]
-    <row r="10" spans="1:5" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>107</v>
+      </c>
+    </row>
+    <row r="9" spans="1:5" ht="12"/>
+    <row r="10" spans="1:5" ht="24" customHeight="1">
       <c r="A10" s="61" t="s">
-        <v>112</v>
-[...3 lines deleted...]
-    <row r="12" spans="1:5" ht="24" customHeight="1" thickTop="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>108</v>
+      </c>
+    </row>
+    <row r="11" spans="1:5" ht="24" customHeight="1" thickBot="1"/>
+    <row r="12" spans="1:5" ht="24" customHeight="1" thickTop="1" thickBot="1">
       <c r="A12" s="61" t="s">
-        <v>111</v>
+        <v>109</v>
       </c>
       <c r="B12" s="68" t="s">
         <v>110</v>
       </c>
     </row>
-    <row r="13" spans="1:5" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15">
+    <row r="13" spans="1:5" ht="24" customHeight="1" thickTop="1">
       <c r="B13" s="67"/>
     </row>
-    <row r="14" spans="1:5" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="14" spans="1:5" ht="24" customHeight="1" thickBot="1">
       <c r="A14" s="77" t="s">
-        <v>117</v>
-[...2 lines deleted...]
-    <row r="15" spans="1:5" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="15" spans="1:5" ht="12.75" thickTop="1">
       <c r="A15" s="66"/>
       <c r="B15" s="65" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C15" s="65" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="D15" s="65" t="s">
-        <v>108</v>
+        <v>114</v>
       </c>
       <c r="E15" s="64" t="s">
-        <v>106</v>
-[...2 lines deleted...]
-    <row r="16" spans="1:5" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>115</v>
+      </c>
+    </row>
+    <row r="16" spans="1:5" ht="24" customHeight="1" thickBot="1">
       <c r="A16" s="62" t="s">
-        <v>17</v>
+        <v>30</v>
       </c>
       <c r="B16" s="69"/>
       <c r="C16" s="69"/>
       <c r="D16" s="69"/>
       <c r="E16" s="70"/>
     </row>
-    <row r="17" spans="1:4" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
-    <row r="18" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+    <row r="17" spans="1:4" ht="24" customHeight="1" thickTop="1"/>
+    <row r="18" spans="1:4" ht="24" customHeight="1" thickBot="1">
       <c r="A18" s="77" t="s">
-        <v>118</v>
-[...2 lines deleted...]
-    <row r="19" spans="1:4" ht="12.75" thickTop="1" x14ac:dyDescent="0.15">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="19" spans="1:4" ht="12.75" thickTop="1">
       <c r="A19" s="66"/>
       <c r="B19" s="65" t="s">
-        <v>107</v>
+        <v>112</v>
       </c>
       <c r="C19" s="65" t="s">
-        <v>106</v>
+        <v>115</v>
       </c>
       <c r="D19" s="64" t="s">
-        <v>105</v>
-[...2 lines deleted...]
-    <row r="20" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="20" spans="1:4" ht="24" customHeight="1">
       <c r="A20" s="63" t="s">
-        <v>104</v>
+        <v>118</v>
       </c>
       <c r="B20" s="73"/>
       <c r="C20" s="73"/>
       <c r="D20" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="21" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="21" spans="1:4" ht="24" customHeight="1">
       <c r="A21" s="63" t="s">
-        <v>103</v>
+        <v>120</v>
       </c>
       <c r="B21" s="73"/>
       <c r="C21" s="73"/>
       <c r="D21" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="22" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="22" spans="1:4" ht="24" customHeight="1">
       <c r="A22" s="63" t="s">
-        <v>102</v>
+        <v>121</v>
       </c>
       <c r="B22" s="73"/>
       <c r="C22" s="73"/>
       <c r="D22" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="23" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="23" spans="1:4" ht="24" customHeight="1">
       <c r="A23" s="63" t="s">
-        <v>101</v>
+        <v>122</v>
       </c>
       <c r="B23" s="73"/>
       <c r="C23" s="73"/>
       <c r="D23" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="24" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="24" spans="1:4" ht="24" customHeight="1">
       <c r="A24" s="63" t="s">
-        <v>100</v>
+        <v>123</v>
       </c>
       <c r="B24" s="73"/>
       <c r="C24" s="73"/>
       <c r="D24" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="25" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="25" spans="1:4" ht="24" customHeight="1">
       <c r="A25" s="63" t="s">
-        <v>99</v>
+        <v>124</v>
       </c>
       <c r="B25" s="73"/>
       <c r="C25" s="73"/>
       <c r="D25" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="26" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="26" spans="1:4" ht="24" customHeight="1">
       <c r="A26" s="63" t="s">
-        <v>98</v>
+        <v>125</v>
       </c>
       <c r="B26" s="73"/>
       <c r="C26" s="73"/>
       <c r="D26" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="27" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="27" spans="1:4" ht="24" customHeight="1">
       <c r="A27" s="63" t="s">
-        <v>97</v>
+        <v>126</v>
       </c>
       <c r="B27" s="73"/>
       <c r="C27" s="73"/>
       <c r="D27" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="28" spans="1:4" ht="24" customHeight="1" x14ac:dyDescent="0.15">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="28" spans="1:4" ht="24" customHeight="1">
       <c r="A28" s="63" t="s">
-        <v>96</v>
+        <v>127</v>
       </c>
       <c r="B28" s="73"/>
       <c r="C28" s="73"/>
       <c r="D28" s="71" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="29" spans="1:4" ht="24" customHeight="1" thickBot="1" x14ac:dyDescent="0.2">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="29" spans="1:4" ht="24" customHeight="1" thickBot="1">
       <c r="A29" s="62" t="s">
-        <v>95</v>
+        <v>128</v>
       </c>
       <c r="B29" s="69"/>
       <c r="C29" s="69"/>
       <c r="D29" s="72" t="s">
-        <v>115</v>
-[...2 lines deleted...]
-    <row r="30" spans="1:4" ht="24" customHeight="1" thickTop="1" x14ac:dyDescent="0.15"/>
+        <v>119</v>
+      </c>
+    </row>
+    <row r="30" spans="1:4" ht="24" customHeight="1" thickTop="1"/>
   </sheetData>
   <phoneticPr fontId="2"/>
   <dataValidations count="1">
     <dataValidation type="list" allowBlank="1" showInputMessage="1" showErrorMessage="1" sqref="D20:D29" xr:uid="{B0799041-2BAD-4802-9E4A-24D20EB28112}">
       <formula1>"表示する,表示しない"</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="portrait" r:id="rId1"/>
   <drawing r:id="rId2"/>
 </worksheet>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FBCA4E05C4087A4A86831E947E8F79E5" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="40564fc5be4f86131244c9c15fb19638">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="01ad2c70-118d-49eb-89ae-8493d390e6c9" xmlns:ns3="c0ff306d-6fb0-4f40-9b15-cd4c6f04b683" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="88d5c7f6d0674d2b6cda6749be4cd81f" ns2:_="" ns3:_="">
+    <xsd:import namespace="01ad2c70-118d-49eb-89ae-8493d390e6c9"/>
+    <xsd:import namespace="c0ff306d-6fb0-4f40-9b15-cd4c6f04b683"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="01ad2c70-118d-49eb-89ae-8493d390e6c9" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="11" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8eb19d54-bf6c-4293-8d0b-d850601d2acc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="13" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="14" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="15" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="16" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="17" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="18" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="21" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="22" nillable="true" ma:displayName="Location" ma:description="" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="c0ff306d-6fb0-4f40-9b15-cd4c6f04b683" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="12" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{b58d8d24-1815-47b4-9b7e-2c30f08167b7}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="c0ff306d-6fb0-4f40-9b15-cd4c6f04b683">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="19" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="20" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="01ad2c70-118d-49eb-89ae-8493d390e6c9">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="c0ff306d-6fb0-4f40-9b15-cd4c6f04b683" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9F58FF0F-5018-4AD1-B0B2-5A8A3190BDD3}"/>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6F479121-8F17-4DB6-9B2F-AAE0CEFC89B3}"/>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CEAECB01-E03F-4CCC-A51E-F38B650D5CDC}"/>
+</file>
+
 <file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
 <clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
   <clbl:label id="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" enabled="0" method="" siteId="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" removed="1"/>
 </clbl:labelList>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
-[...29 lines deleted...]
-  <HyperlinksChanged>false</HyperlinksChanged>
+  <Application>Microsoft Excel Online</Application>
+  <Manager/>
+  <Company/>
+  <HyperlinkBase/>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
+  <dc:title/>
+  <dc:subject/>
   <dc:creator/>
-  <cp:lastModifiedBy/>
+  <cp:keywords/>
+  <dc:description/>
+  <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision/>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
+  <cp:category/>
+  <cp:contentStatus/>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FBCA4E05C4087A4A86831E947E8F79E5</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="Order">
+    <vt:r8>2023600</vt:r8>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="4" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>