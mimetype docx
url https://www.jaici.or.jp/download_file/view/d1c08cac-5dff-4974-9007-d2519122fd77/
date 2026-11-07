--- v0 (2026-05-12)
+++ v1 (2026-11-07)
@@ -1,52 +1,57 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="wdp" ContentType="image/vnd.ms-photo"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
+  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/docMetadata/LabelInfo.xml" ContentType="application/vnd.ms-office.classificationlabels+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId5" Type="http://schemas.microsoft.com/office/2020/02/relationships/classificationlabels" Target="docMetadata/LabelInfo.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="7BEB5835" w14:textId="6E3C9A09" w:rsidR="00160469" w:rsidRPr="007E4FC5" w:rsidRDefault="007E4FC5" w:rsidP="00160469">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:noProof/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251695616" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="52922332" wp14:editId="25EE4FBF">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
                   <wp:align>center</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>222885</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5362575" cy="457200"/>
                 <wp:effectExtent l="0" t="0" r="0" b="0"/>
@@ -156,285 +161,285 @@
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="007E4FC5">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="436E95D3" wp14:editId="7A7C532D">
             <wp:extent cx="6120130" cy="742315"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="1041" name="Picture 2" descr="\\C0723\share\07_事務処理関連\広報\パンフレット\ポスター画像\背景画像.jpg"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1041" name="Picture 2" descr="\\C0723\share\07_事務処理関連\広報\パンフレット\ポスター画像\背景画像.jpg"/>
                     <pic:cNvPicPr>
                       <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                     </pic:cNvPicPr>
                   </pic:nvPicPr>
                   <pic:blipFill rotWithShape="1">
-                    <a:blip r:embed="rId6" cstate="print">
+                    <a:blip r:embed="rId9" cstate="print">
                       <a:duotone>
                         <a:schemeClr val="accent1">
                           <a:shade val="45000"/>
                           <a:satMod val="135000"/>
                         </a:schemeClr>
                         <a:prstClr val="white"/>
                       </a:duotone>
                       <a:extLst>
                         <a:ext uri="{BEBA8EAE-BF5A-486C-A8C5-ECC9F3942E4B}">
                           <a14:imgProps xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
-                            <a14:imgLayer r:embed="rId7">
+                            <a14:imgLayer r:embed="rId10">
                               <a14:imgEffect>
                                 <a14:artisticGlowEdges/>
                               </a14:imgEffect>
                             </a14:imgLayer>
                           </a14:imgProps>
                         </a:ext>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:srcRect l="-420" t="63861" r="420" b="18983"/>
                     <a:stretch/>
                   </pic:blipFill>
                   <pic:spPr bwMode="auto">
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="6120130" cy="742315"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                     <a:noFill/>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="5F651607" w14:textId="39601283" w:rsidR="00160469" w:rsidRPr="00E06782" w:rsidRDefault="00160469" w:rsidP="00E06782">
       <w:pPr>
         <w:spacing w:line="400" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06782">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>こちらは、具体的な調査依頼内容がお決まりでないお客様に、SHIPSのサービス全般をご紹介する際にご利用いただくフォームです。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B6655D" w14:textId="0B6A0C03" w:rsidR="00D6331D" w:rsidRDefault="00D6331D" w:rsidP="006A29DD">
+    <w:p w14:paraId="63B6655D" w14:textId="0B6A0C03" w:rsidR="00D6331D" w:rsidRPr="00180C4E" w:rsidRDefault="00D6331D" w:rsidP="00180C4E">
       <w:pPr>
-        <w:spacing w:line="180" w:lineRule="exact"/>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="140" w:lineRule="exact"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:spacing w:val="-2"/>
-          <w:sz w:val="18"/>
-          <w:szCs w:val="18"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="07BBD2B9" w14:textId="496FF958" w:rsidR="00D6331D" w:rsidRPr="00E06782" w:rsidRDefault="00D6331D" w:rsidP="00D6331D">
+    <w:p w14:paraId="73468CA9" w14:textId="494E443C" w:rsidR="00A27A98" w:rsidRPr="00180C4E" w:rsidRDefault="00D6331D" w:rsidP="00447E91">
       <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E06782">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>※調査のお見積をご希望の方は、</w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00B74093">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>調査見積依頼フォーム（</w:t>
         </w:r>
         <w:r w:rsidRPr="00B74093">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
             <w:spacing w:val="-2"/>
             <w:sz w:val="18"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>Word）</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="00E06782">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>に必要事項を</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06782">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>ご記入の上、</w:t>
       </w:r>
       <w:r w:rsidRPr="00E06782">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>メール添付またはFAXにてお送りください。</w:t>
       </w:r>
-    </w:p>
-[...6 lines deleted...]
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>ご記入後、E-mail</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>：</w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:history="1">
-        <w:r w:rsidRPr="00EF168C">
+      <w:hyperlink r:id="rId12" w:history="1">
+        <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
           <w:rPr>
             <w:rStyle w:val="a9"/>
             <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
             <w:b/>
             <w:sz w:val="28"/>
             <w:szCs w:val="18"/>
           </w:rPr>
           <w:t>ships@jaici.or.jp</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>または</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>FAX：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:b/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>03-5978-3643</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t>までご送付くださ</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF168C">
+      <w:r w:rsidR="00A27A98" w:rsidRPr="00EF168C">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>い</w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00A27A98">
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38DD0851" w14:textId="35BE2B86" w:rsidR="00160469" w:rsidRPr="00EF168C" w:rsidRDefault="00160469">
+    <w:p w14:paraId="38DD0851" w14:textId="35BE2B86" w:rsidR="00160469" w:rsidRPr="00447E91" w:rsidRDefault="00160469" w:rsidP="00447E91">
       <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="8"/>
+          <w:szCs w:val="12"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="a8"/>
         <w:tblW w:w="9639" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1701"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="7229"/>
       </w:tblGrid>
       <w:tr w:rsidR="00535FDC" w:rsidRPr="00EF168C" w14:paraId="521F07D5" w14:textId="77777777" w:rsidTr="00B235F7">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
@@ -615,111 +620,119 @@
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="303A92D0" w14:textId="7DC23BA7" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="7E65ADE9" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="7E65ADE9" w14:textId="77777777" w:rsidTr="005E44FD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BC62609" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06" w:rsidP="001178B1">
+          <w:p w14:paraId="5BC62609" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00447E91" w:rsidRDefault="00546B06" w:rsidP="0081138D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:noProof/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5BAE1184" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06" w:rsidP="001B3001">
+          <w:p w14:paraId="5BAE1184" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00447E91" w:rsidRDefault="00546B06" w:rsidP="0081138D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
-                <w:sz w:val="20"/>
-                <w:szCs w:val="20"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="3FE2E486" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06">
+          <w:p w14:paraId="3FE2E486" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00447E91" w:rsidRDefault="00546B06" w:rsidP="0081138D">
             <w:pPr>
+              <w:snapToGrid w:val="0"/>
+              <w:spacing w:line="200" w:lineRule="atLeast"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                <w:sz w:val="18"/>
+                <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00535FDC" w:rsidRPr="00EF168C" w14:paraId="6D9A5C21" w14:textId="77777777" w:rsidTr="00B235F7">
         <w:trPr>
           <w:trHeight w:val="454"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0B7C6128" w14:textId="2E8BEC1F" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC" w:rsidP="001178B1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
@@ -893,53 +906,53 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3DA7E8CA" w14:textId="3FEE166C" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="0A4E562D" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="0A4E562D" w14:textId="77777777" w:rsidTr="005E44FD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12FB8C2C" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06" w:rsidP="001178B1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -1169,53 +1182,53 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="421675F6" w14:textId="41483443" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="5A78E1F6" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="5A78E1F6" w14:textId="77777777" w:rsidTr="005E44FD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="47B2A811" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06" w:rsidP="001178B1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -1445,53 +1458,53 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0653531B" w14:textId="45924176" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="68D6EABB" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00546B06" w:rsidRPr="00EF168C" w14:paraId="68D6EABB" w14:textId="77777777" w:rsidTr="005E44FD">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="508F1B61" w14:textId="77777777" w:rsidR="00546B06" w:rsidRPr="00EF168C" w:rsidRDefault="00546B06" w:rsidP="001178B1">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -1721,53 +1734,53 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3457BFBD" w14:textId="5B5BC5CE" w:rsidR="00535FDC" w:rsidRPr="00EF168C" w:rsidRDefault="00535FDC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="20F9EECE" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="20F9EECE" w14:textId="77777777" w:rsidTr="004D746D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="590499E1" w14:textId="77777777" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -2021,164 +2034,174 @@
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="00455CBB" w14:textId="0DE2E49C" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00F75527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>第</w:t>
             </w:r>
             <w:r w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>1希望　　月　日　時～</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="00032DCE" w14:textId="5A497C08" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00F75527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>第2希望　　月　日　時～</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="746A613F" w14:textId="5BB0F264" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00F75527">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
               <w:t>第3希望　　月　日　時～</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="6326F2E7" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="6326F2E7" w14:textId="77777777" w:rsidTr="004D746D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3E73DE6A" w14:textId="77777777" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7E286724" w14:textId="6BE8E6E5" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:noProof/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6F09B9B9" w14:textId="3F2D5E8F" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+                <w:lang w:eastAsia="zh-TW"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="27A7FBC4" w14:textId="77777777" w:rsidTr="00B74093">
         <w:trPr>
           <w:trHeight w:val="2692"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="68417C21" w14:textId="0E78455F" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
@@ -2352,53 +2375,53 @@
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="50E621B5" w14:textId="09DE89D6" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="7B852332" w14:textId="77777777" w:rsidTr="00816A20">
+      <w:tr w:rsidR="00F75527" w:rsidRPr="00EF168C" w14:paraId="7B852332" w14:textId="77777777" w:rsidTr="004D746D">
         <w:trPr>
-          <w:trHeight w:hRule="exact" w:val="227"/>
+          <w:trHeight w:hRule="exact" w:val="113"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1701" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="nil"/>
               <w:left w:val="nil"/>
               <w:bottom w:val="nil"/>
               <w:right w:val="nil"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73E714CD" w14:textId="77777777" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00F75527" w:rsidP="00A64E70">
             <w:pPr>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
@@ -2656,721 +2679,672 @@
                                 <w:szCs w:val="20"/>
                               </w:rPr>
                               <w:t>任意</w:t>
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </v:textbox>
                       <w10:anchorlock/>
                     </v:roundrect>
                   </w:pict>
                 </mc:Fallback>
               </mc:AlternateContent>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7229" w:type="dxa"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="808080" w:themeColor="background1" w:themeShade="80"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="5C2F46E1" w14:textId="57B6FDFD" w:rsidR="00B235F7" w:rsidRPr="00EF168C" w:rsidRDefault="00000000" w:rsidP="00EF168C">
+          <w:p w14:paraId="7595D065" w14:textId="1010D1D2" w:rsidR="00D141B1" w:rsidRDefault="00000000" w:rsidP="00D141B1">
             <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1345"/>
+                <w:tab w:val="left" w:pos="2465"/>
+                <w:tab w:val="left" w:pos="2551"/>
+                <w:tab w:val="left" w:pos="2969"/>
+              </w:tabs>
               <w:spacing w:line="280" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-2147270940"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> HP</w:t>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00504E63">
-[...4 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="009500FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　　</w:t>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-984610925"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
                   <w:rPr>
                     <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 特許ニュース</w:t>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00B61451">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>WE</w:t>
+            </w:r>
+            <w:r w:rsidR="007D70B3">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>B</w:t>
+            </w:r>
+            <w:r w:rsidR="00B61451">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>検索</w:t>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00504E63">
+            <w:r w:rsidR="009500FC">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　　</w:t>
+            </w:r>
+            <w:sdt>
+              <w:sdtPr>
+                <w:rPr>
+                  <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                  <w:sz w:val="20"/>
+                </w:rPr>
+                <w:id w:val="1688638216"/>
+                <w14:checkbox>
+                  <w14:checked w14:val="0"/>
+                  <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
+                  <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+                </w14:checkbox>
+              </w:sdtPr>
+              <w:sdtContent>
+                <w:r w:rsidR="00D141B1">
+                  <w:rPr>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:sz w:val="20"/>
+                  </w:rPr>
+                  <w:t>☐</w:t>
+                </w:r>
+              </w:sdtContent>
+            </w:sdt>
+            <w:r w:rsidR="00D141B1" w:rsidRPr="00EF168C">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00E15C7A">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>生成AI</w:t>
+            </w:r>
+            <w:r w:rsidR="00497C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>（</w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidR="00497C98">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>ChatGPT</w:t>
+            </w:r>
+            <w:r w:rsidR="007B1DB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t>,Copilot</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidR="007B1DB0">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> 等）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5EEA3CD9" w14:textId="2F210FEB" w:rsidR="00CA6BCE" w:rsidRDefault="00000000" w:rsidP="00D141B1">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1345"/>
+                <w:tab w:val="left" w:pos="2465"/>
+                <w:tab w:val="left" w:pos="2551"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
-            </w:r>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1451126911"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 雑誌広告</w:t>
             </w:r>
-            <w:r w:rsidR="00504E63">
-[...4 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00E16372">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
-            <w:r w:rsidR="00504E63">
-[...11 lines deleted...]
-              <w:tab/>
+            <w:r w:rsidR="00B37750">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1731833484"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
                 <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
                   <w:rPr>
                     <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> 既利用者の推薦 　</w:t>
+              <w:t xml:space="preserve"> 既利用者の推薦</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00FE4205">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+            <w:r w:rsidR="001D5D39">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　</w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1214391897"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 弊協会他部署の紹介</w:t>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00504E63">
+          </w:p>
+          <w:p w14:paraId="52FC79C3" w14:textId="573449DC" w:rsidR="00CA6BCE" w:rsidRDefault="00000000" w:rsidP="00CA6BCE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1345"/>
+                <w:tab w:val="left" w:pos="2465"/>
+                <w:tab w:val="left" w:pos="2551"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
-              <w:tab/>
-[...21 lines deleted...]
-            </w:r>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-83458945"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> 展示会ブース等　</w:t>
             </w:r>
-          </w:p>
-[...7 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidR="00CA6BCE">
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                <w:sz w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">    </w:t>
+            </w:r>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="1054269817"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> カタログ・パンフレット・ちらし等の配布物</w:t>
             </w:r>
             <w:r w:rsidR="00504E63">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="00504E63">
-[...40 lines deleted...]
-            </w:r>
+          </w:p>
+          <w:p w14:paraId="59100AF6" w14:textId="0B0B6C56" w:rsidR="00F75527" w:rsidRPr="00EF168C" w:rsidRDefault="00000000" w:rsidP="00CA6BCE">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="600"/>
+                <w:tab w:val="left" w:pos="1345"/>
+                <w:tab w:val="left" w:pos="2465"/>
+                <w:tab w:val="left" w:pos="2551"/>
+              </w:tabs>
+              <w:spacing w:line="280" w:lineRule="exact"/>
+              <w:jc w:val="left"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+              </w:rPr>
+            </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                   <w:sz w:val="20"/>
                 </w:rPr>
                 <w:id w:val="-1517535670"/>
                 <w14:checkbox>
                   <w14:checked w14:val="0"/>
                   <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
                   <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
                 </w14:checkbox>
               </w:sdtPr>
               <w:sdtContent>
-                <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
+                <w:r w:rsidR="00CA6BCE">
                   <w:rPr>
-                    <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+                    <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
                     <w:sz w:val="20"/>
                   </w:rPr>
                   <w:t>☐</w:t>
                 </w:r>
               </w:sdtContent>
             </w:sdt>
             <w:r w:rsidR="00B235F7" w:rsidRPr="00EF168C">
               <w:rPr>
                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                 <w:sz w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> その他</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="148EE1AE" w14:textId="44F3A837" w:rsidR="00614466" w:rsidRPr="00EF168C" w:rsidRDefault="00614466">
+    <w:p w14:paraId="70969BBD" w14:textId="77777777" w:rsidR="00226DC4" w:rsidRPr="00226DC4" w:rsidRDefault="00226DC4" w:rsidP="00DE4E69">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00226DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>【必須】個人情報の取扱いについてご確認いただき、チェックをお願いします。</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00226DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5CE18B3C" w14:textId="04149A85" w:rsidR="00226DC4" w:rsidRPr="000715CD" w:rsidRDefault="00226DC4" w:rsidP="00DE4E69">
+      <w:pPr>
+        <w:snapToGrid w:val="0"/>
+        <w:spacing w:line="180" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="000715CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>ご記入いただいた個人情報は、お問い合わせ内容への対応、サービス紹介、打合せ日程の調整および必要なご連絡のために利用します。個人情報の取扱いについては、</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="00F66E1D">
+          <w:rPr>
+            <w:rStyle w:val="a9"/>
+            <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+          </w:rPr>
+          <w:t>化学情報協会のプライバシーポリシー</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="007602F2">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="000715CD">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+        </w:rPr>
+        <w:t>をご確認ください。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53A75416" w14:textId="2DFC2A45" w:rsidR="00226DC4" w:rsidRPr="00226DC4" w:rsidRDefault="00000000" w:rsidP="00226DC4">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
         </w:rPr>
       </w:pPr>
+      <w:sdt>
+        <w:sdtPr>
+          <w:rPr>
+            <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
+            <w:sz w:val="20"/>
+          </w:rPr>
+          <w:id w:val="276533205"/>
+          <w14:checkbox>
+            <w14:checked w14:val="0"/>
+            <w14:checkedState w14:val="2611" w14:font="ＭＳ Ｐゴシック"/>
+            <w14:uncheckedState w14:val="2610" w14:font="ＭＳ ゴシック"/>
+          </w14:checkbox>
+        </w:sdtPr>
+        <w:sdtContent>
+          <w:r w:rsidR="008C24DF">
+            <w:rPr>
+              <w:rFonts w:ascii="ＭＳ ゴシック" w:eastAsia="ＭＳ ゴシック" w:hAnsi="ＭＳ ゴシック" w:cs="メイリオ" w:hint="eastAsia"/>
+              <w:sz w:val="20"/>
+            </w:rPr>
+            <w:t>☐</w:t>
+          </w:r>
+        </w:sdtContent>
+      </w:sdt>
+      <w:r w:rsidR="00226DC4" w:rsidRPr="00226DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t> 化学情報協会のプライバシーポリシーに同意します。</w:t>
+      </w:r>
+      <w:r w:rsidR="00226DC4" w:rsidRPr="00226DC4">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+        <w:t> </w:t>
+      </w:r>
     </w:p>
-    <w:p w14:paraId="73F4B93F" w14:textId="5C952CF5" w:rsidR="00160469" w:rsidRPr="00EF168C" w:rsidRDefault="00B76138">
+    <w:p w14:paraId="148EE1AE" w14:textId="40ACA48C" w:rsidR="00614466" w:rsidRPr="00226DC4" w:rsidRDefault="00DE5B3A" w:rsidP="00DE4E69">
       <w:pPr>
+        <w:spacing w:line="240" w:lineRule="atLeast"/>
         <w:rPr>
           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
         </w:rPr>
       </w:pPr>
       <w:r>
-        <w:rPr>
-[...59 lines deleted...]
-      <w:r w:rsidR="00F556F2">
         <w:rPr>
           <w:rFonts w:hint="eastAsia"/>
           <w:noProof/>
           <w:sz w:val="20"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431F2AE9" wp14:editId="5BBBB097">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251697664" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="74E6ED1B" wp14:editId="3A31566B">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="margin">
-                  <wp:posOffset>3810</wp:posOffset>
+                  <wp:align>right</wp:align>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>162560</wp:posOffset>
-[...161 lines deleted...]
-                  <wp:posOffset>152400</wp:posOffset>
+                  <wp:posOffset>219075</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="2891155" cy="1033780"/>
                 <wp:effectExtent l="0" t="0" r="4445" b="0"/>
                 <wp:wrapNone/>
                 <wp:docPr id="22" name="Text Box 49"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr txBox="1">
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
                           <a:ext cx="2891155" cy="1033780"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:solidFill>
                           <a:srgbClr val="FFFFFF"/>
                         </a:solidFill>
@@ -3450,51 +3424,51 @@
                               <w:rPr>
                                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t>〒113-0021東京都文京区本駒込6-25-4中居ビル</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="51BF7E1E" w14:textId="77777777" w:rsidR="00B45B52" w:rsidRPr="00B45B52" w:rsidRDefault="00B45B52" w:rsidP="00B45B52">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                             </w:pPr>
                             <w:r w:rsidRPr="00B45B52">
                               <w:rPr>
                                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">E-mail: </w:t>
                             </w:r>
-                            <w:hyperlink r:id="rId12" w:history="1">
+                            <w:hyperlink r:id="rId14" w:history="1">
                               <w:r w:rsidRPr="00B45B52">
                                 <w:rPr>
                                   <w:rStyle w:val="a9"/>
                                   <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                                   <w:sz w:val="18"/>
                                   <w:szCs w:val="18"/>
                                 </w:rPr>
                                 <w:t>ships@jaici.or.jp</w:t>
                               </w:r>
                             </w:hyperlink>
                             <w:r w:rsidRPr="00B45B52">
                               <w:rPr>
                                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                                 <w:sz w:val="18"/>
                                 <w:szCs w:val="18"/>
                               </w:rPr>
                               <w:t xml:space="preserve">  Fax: 03-5978-3643</w:t>
                             </w:r>
                           </w:p>
                           <w:p w14:paraId="3A562495" w14:textId="77777777" w:rsidR="00B45B52" w:rsidRPr="00757B3A" w:rsidRDefault="00B45B52" w:rsidP="00757B3A">
                             <w:pPr>
                               <w:spacing w:line="200" w:lineRule="exact"/>
                               <w:rPr>
                                 <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                                 <w:bCs/>
@@ -3525,51 +3499,51 @@
                             </w:r>
                           </w:p>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="74E6ED1B" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 49" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:253.9pt;margin-top:12pt;width:227.65pt;height:81.4pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+jyqE+QEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TdU2MOEWXIsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lp2nQ3YbpIIgi9cj3SK1vx96wg0KvwZY8n805U1ZCrW1b8h/fd++W&#10;nPkgbC0MWFXyo/L8dvP2zXpwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXJ2QD2IpCJbVajGAi9&#10;N9liPv+QDYC1Q5DKe7q9n5x8k/CbRsnwtWm8CsyUnGoLace0V3HPNmtRtChcp+WpDPEPVfRCW0p6&#10;hroXQbA96r+gei0RPDRhJqHPoGm0VIkDscnnr9g8dcKpxIXE8e4sk/9/sPLx8OS+IQvjRxipgYmE&#10;dw8gf3pmYdsJ26o7RBg6JWpKnEfJssH54vQ0Su0LH0Gq4QvU1GSxD5CAxgb7qArxZIRODTieRVdj&#10;YJIuF8tVnl9fcybJl8+vrm6WqS2ZKJ6fO/Thk4KexUPJkbqa4MXhwYdYjiieQ2I2D0bXO21MMrCt&#10;tgbZQdAE7NJKDF6FGRuDLcRnE2K8STwjtYlkGKuR6brkqwgRaVdQH4k4wjRY9BHo0AH+5mygoSq5&#10;/7UXqDgzny2Jd/N+sSKmIRnL5YoEwUtHdeEQVhJQyQNn03EbprndO9RtR3mmZlm4I7kbnYR4qelU&#10;PI1N0uc04nEuL+0U9fIRN38AAAD//wMAUEsDBBQABgAIAAAAIQDCo55k4AAAAAoBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqNNCQxriVG0lBLeqoQe4ufGSRMRrK3ab8PcsJziu&#10;9mnmTbGebC8uOITOkYL5LAGBVDvTUaPg+PZ8l4EIUZPRvSNU8I0B1uX1VaFz40Y64KWKjeAQCrlW&#10;0MbocylD3aLVYeY8Ev8+3WB15HNopBn0yOG2l4skSaXVHXFDqz3uWqy/qrNV8D5tpuP4uj9sl1tf&#10;7fyKPtLxRanbm2nzBCLiFP9g+NVndSjZ6eTOZILoFSyTR1aPChYPvImBVXo/B3FiMkszkGUh/08o&#10;fwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQD+jyqE+QEAANADAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDCo55k4AAAAAoBAAAPAAAAAAAAAAAA&#10;AAAAAFMEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAYAUAAAAA&#10;" stroked="f" strokeweight=".5pt">
+              <v:shape id="Text Box 49" o:spid="_x0000_s1035" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:176.45pt;margin-top:17.25pt;width:227.65pt;height:81.4pt;z-index:251697664;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+jyqE+QEAANADAAAOAAAAZHJzL2Uyb0RvYy54bWysU8Fu2zAMvQ/YPwi6L47TdU2MOEWXIsOA&#10;rhvQ7QNkWbaFyaJGKbGzrx8lp2nQ3YbpIIgi9cj3SK1vx96wg0KvwZY8n805U1ZCrW1b8h/fd++W&#10;nPkgbC0MWFXyo/L8dvP2zXpwhVpAB6ZWyAjE+mJwJe9CcEWWedmpXvgZOGXJ2QD2IpCJbVajGAi9&#10;N9liPv+QDYC1Q5DKe7q9n5x8k/CbRsnwtWm8CsyUnGoLace0V3HPNmtRtChcp+WpDPEPVfRCW0p6&#10;hroXQbA96r+gei0RPDRhJqHPoGm0VIkDscnnr9g8dcKpxIXE8e4sk/9/sPLx8OS+IQvjRxipgYmE&#10;dw8gf3pmYdsJ26o7RBg6JWpKnEfJssH54vQ0Su0LH0Gq4QvU1GSxD5CAxgb7qArxZIRODTieRVdj&#10;YJIuF8tVnl9fcybJl8+vrm6WqS2ZKJ6fO/Thk4KexUPJkbqa4MXhwYdYjiieQ2I2D0bXO21MMrCt&#10;tgbZQdAE7NJKDF6FGRuDLcRnE2K8STwjtYlkGKuR6brkqwgRaVdQH4k4wjRY9BHo0AH+5mygoSq5&#10;/7UXqDgzny2Jd/N+sSKmIRnL5YoEwUtHdeEQVhJQyQNn03EbprndO9RtR3mmZlm4I7kbnYR4qelU&#10;PI1N0uc04nEuL+0U9fIRN38AAAD//wMAUEsDBBQABgAIAAAAIQDAShqb3gAAAAcBAAAPAAAAZHJz&#10;L2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqANpShviVG0lBDfU0EO5ucmSRMRrK3Yb8/csJziO&#10;ZjTzplhHM4gLjr63pOB+loBAqm3TU6vg8P58twThg6ZGD5ZQwTd6WJfXV4XOGzvRHi9VaAWXkM+1&#10;gi4El0vp6w6N9jPrkNj7tKPRgeXYymbUE5ebQT4kyUIa3RMvdNrhrsP6qzobBce4iYfp9W2/zbau&#10;2rkVfSymF6Vub+LmCUTAGP7C8IvP6FAy08meqfFiUMBHgoJ0noFgd55lKYgTx1aPKciykP/5yx8A&#10;AAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250&#10;ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAv&#10;AQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA/o8qhPkBAADQAwAADgAAAAAAAAAAAAAAAAAu&#10;AgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAwEoam94AAAAHAQAADwAAAAAAAAAAAAAA&#10;AABTBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAF4FAAAAAA==&#10;" stroked="f" strokeweight=".5pt">
                 <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt">
                   <w:txbxContent>
                     <w:p w14:paraId="78D48E03" w14:textId="77777777" w:rsidR="00B45B52" w:rsidRPr="00B45B52" w:rsidRDefault="00B45B52" w:rsidP="00B45B52">
                       <w:pPr>
                         <w:spacing w:line="240" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
                           <w:sz w:val="20"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                     </w:p>
                     <w:p w14:paraId="0D58EEEC" w14:textId="68D8E68C" w:rsidR="00B45B52" w:rsidRPr="00B45B52" w:rsidRDefault="00B45B52" w:rsidP="00B45B52">
                       <w:pPr>
                         <w:spacing w:line="280" w:lineRule="exact"/>
                         <w:jc w:val="left"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                           <w:b/>
                           <w:szCs w:val="21"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B45B52">
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
@@ -3608,51 +3582,51 @@
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>〒113-0021東京都文京区本駒込6-25-4中居ビル</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="51BF7E1E" w14:textId="77777777" w:rsidR="00B45B52" w:rsidRPr="00B45B52" w:rsidRDefault="00B45B52" w:rsidP="00B45B52">
                       <w:pPr>
                         <w:spacing w:line="200" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                       </w:pPr>
                       <w:r w:rsidRPr="00B45B52">
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">E-mail: </w:t>
                       </w:r>
-                      <w:hyperlink r:id="rId13" w:history="1">
+                      <w:hyperlink r:id="rId15" w:history="1">
                         <w:r w:rsidRPr="00B45B52">
                           <w:rPr>
                             <w:rStyle w:val="a9"/>
                             <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                             <w:sz w:val="18"/>
                             <w:szCs w:val="18"/>
                           </w:rPr>
                           <w:t>ships@jaici.or.jp</w:t>
                         </w:r>
                       </w:hyperlink>
                       <w:r w:rsidRPr="00B45B52">
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">  Fax: 03-5978-3643</w:t>
                       </w:r>
                     </w:p>
                     <w:p w14:paraId="3A562495" w14:textId="77777777" w:rsidR="00B45B52" w:rsidRPr="00757B3A" w:rsidRDefault="00B45B52" w:rsidP="00757B3A">
                       <w:pPr>
                         <w:spacing w:line="200" w:lineRule="exact"/>
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ"/>
                           <w:bCs/>
@@ -3668,82 +3642,336 @@
                           <w:color w:val="000000" w:themeColor="text1"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t>TEL: 0120-921-997</w:t>
                       </w:r>
                       <w:r w:rsidRPr="00757B3A">
                         <w:rPr>
                           <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:cs="メイリオ" w:hint="eastAsia"/>
                           <w:bCs/>
                           <w:color w:val="FF0000"/>
                           <w:sz w:val="18"/>
                           <w:szCs w:val="18"/>
                         </w:rPr>
                         <w:t xml:space="preserve">　 </w:t>
                       </w:r>
                     </w:p>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
+      <w:r w:rsidR="00226DC4" w:rsidRPr="0049456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>※チェックがない場合、お問い合わせ・</w:t>
+      </w:r>
+      <w:r w:rsidR="00B13646">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI" w:hint="eastAsia"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>サービス紹介</w:t>
+      </w:r>
+      <w:r w:rsidR="00226DC4" w:rsidRPr="0049456E">
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t>をお受けできない場合があります。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73F4B93F" w14:textId="70C31E90" w:rsidR="00160469" w:rsidRPr="00EF168C" w:rsidRDefault="00D6628E">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Meiryo UI" w:eastAsia="Meiryo UI" w:hAnsi="Meiryo UI"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251708928" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="65D52EB5" wp14:editId="789CED5C">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>1391285</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>286385</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1719186" cy="292735"/>
+            <wp:effectExtent l="0" t="0" r="0" b="0"/>
+            <wp:wrapNone/>
+            <wp:docPr id="15" name="図 15" descr="ロゴ&#10;&#10;自動的に生成された説明"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="15" name="図 15" descr="ロゴ&#10;&#10;自動的に生成された説明"/>
+                    <pic:cNvPicPr/>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId16" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr>
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1719186" cy="292735"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="page">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="page">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DE5B3A">
+        <w:rPr>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:drawing>
+          <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251706880" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="05C41677" wp14:editId="019F3D39">
+            <wp:simplePos x="0" y="0"/>
+            <wp:positionH relativeFrom="column">
+              <wp:posOffset>128387</wp:posOffset>
+            </wp:positionH>
+            <wp:positionV relativeFrom="paragraph">
+              <wp:posOffset>260350</wp:posOffset>
+            </wp:positionV>
+            <wp:extent cx="1260475" cy="486310"/>
+            <wp:effectExtent l="0" t="0" r="0" b="9525"/>
+            <wp:wrapNone/>
+            <wp:docPr id="1107489978" name="図 1"/>
+            <wp:cNvGraphicFramePr>
+              <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
+            </wp:cNvGraphicFramePr>
+            <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+              <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
+                  <pic:nvPicPr>
+                    <pic:cNvPr id="0" name="Picture 2"/>
+                    <pic:cNvPicPr>
+                      <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
+                    </pic:cNvPicPr>
+                  </pic:nvPicPr>
+                  <pic:blipFill>
+                    <a:blip r:embed="rId17">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
+                    <a:srcRect/>
+                    <a:stretch>
+                      <a:fillRect/>
+                    </a:stretch>
+                  </pic:blipFill>
+                  <pic:spPr bwMode="auto">
+                    <a:xfrm>
+                      <a:off x="0" y="0"/>
+                      <a:ext cx="1260475" cy="486310"/>
+                    </a:xfrm>
+                    <a:prstGeom prst="rect">
+                      <a:avLst/>
+                    </a:prstGeom>
+                    <a:noFill/>
+                    <a:ln>
+                      <a:noFill/>
+                    </a:ln>
+                  </pic:spPr>
+                </pic:pic>
+              </a:graphicData>
+            </a:graphic>
+            <wp14:sizeRelH relativeFrom="margin">
+              <wp14:pctWidth>0</wp14:pctWidth>
+            </wp14:sizeRelH>
+            <wp14:sizeRelV relativeFrom="margin">
+              <wp14:pctHeight>0</wp14:pctHeight>
+            </wp14:sizeRelV>
+          </wp:anchor>
+        </w:drawing>
+      </w:r>
+      <w:r w:rsidR="00DE5B3A">
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia"/>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <mc:AlternateContent>
+          <mc:Choice Requires="wps">
+            <w:drawing>
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251701760" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="431F2AE9" wp14:editId="20F6D96A">
+                <wp:simplePos x="0" y="0"/>
+                <wp:positionH relativeFrom="margin">
+                  <wp:posOffset>3810</wp:posOffset>
+                </wp:positionH>
+                <wp:positionV relativeFrom="paragraph">
+                  <wp:posOffset>10160</wp:posOffset>
+                </wp:positionV>
+                <wp:extent cx="6134100" cy="871855"/>
+                <wp:effectExtent l="19050" t="19050" r="38100" b="42545"/>
+                <wp:wrapNone/>
+                <wp:docPr id="23" name="Rectangle 60"/>
+                <wp:cNvGraphicFramePr>
+                  <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
+                </wp:cNvGraphicFramePr>
+                <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
+                  <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
+                    <wps:wsp>
+                      <wps:cNvSpPr>
+                        <a:spLocks noChangeArrowheads="1"/>
+                      </wps:cNvSpPr>
+                      <wps:spPr bwMode="auto">
+                        <a:xfrm>
+                          <a:off x="0" y="0"/>
+                          <a:ext cx="6134100" cy="871855"/>
+                        </a:xfrm>
+                        <a:prstGeom prst="rect">
+                          <a:avLst/>
+                        </a:prstGeom>
+                        <a:noFill/>
+                        <a:ln w="63500" cmpd="thickThin" algn="ctr">
+                          <a:solidFill>
+                            <a:srgbClr val="A5A5A5"/>
+                          </a:solidFill>
+                          <a:miter lim="800000"/>
+                          <a:headEnd/>
+                          <a:tailEnd/>
+                        </a:ln>
+                        <a:effectLst/>
+                        <a:extLst>
+                          <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
+                            <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:solidFill>
+                                <a:srgbClr val="FFFFFF"/>
+                              </a:solidFill>
+                            </a14:hiddenFill>
+                          </a:ext>
+                          <a:ext uri="{AF507438-7753-43E0-B8FC-AC1667EBCBE1}">
+                            <a14:hiddenEffects xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
+                              <a:effectLst>
+                                <a:outerShdw dist="35921" dir="2700000" algn="ctr" rotWithShape="0">
+                                  <a:srgbClr val="868686"/>
+                                </a:outerShdw>
+                              </a:effectLst>
+                            </a14:hiddenEffects>
+                          </a:ext>
+                        </a:extLst>
+                      </wps:spPr>
+                      <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="74295" tIns="8890" rIns="74295" bIns="8890" anchor="t" anchorCtr="0" upright="1">
+                        <a:noAutofit/>
+                      </wps:bodyPr>
+                    </wps:wsp>
+                  </a:graphicData>
+                </a:graphic>
+                <wp14:sizeRelH relativeFrom="page">
+                  <wp14:pctWidth>0</wp14:pctWidth>
+                </wp14:sizeRelH>
+                <wp14:sizeRelV relativeFrom="page">
+                  <wp14:pctHeight>0</wp14:pctHeight>
+                </wp14:sizeRelV>
+              </wp:anchor>
+            </w:drawing>
+          </mc:Choice>
+          <mc:Fallback>
+            <w:pict>
+              <v:rect w14:anchorId="0ED3D06E" id="Rectangle 60" o:spid="_x0000_s1026" style="position:absolute;margin-left:.3pt;margin-top:.8pt;width:483pt;height:68.65pt;z-index:251701760;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCKSRVlHgIAABYEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tuGyEQfa/Uf0C81+t14sRZeR1ZTlNV&#10;StNKST8As+wuCjB0wF6nX98BX+K2b1V3JQQMnDlz5jC/3VnDtgqDBlfzcjTmTDkJjXZdzb8/33+Y&#10;cRaicI0w4FTNX1Xgt4v37+aDr9QEejCNQkYgLlSDr3kfo6+KIsheWRFG4JWjYAtoRaQldkWDYiB0&#10;a4rJeHxVDICNR5AqBNq92wf5IuO3rZLxa9sGFZmpOXGLecQ8rtNYLOai6lD4XssDDfEPLKzQjpKe&#10;oO5EFGyD+i8oqyVCgDaOJNgC2lZLlWugasrxH9U89cKrXAuJE/xJpvD/YOXj9sl/w0Q9+AeQL4E5&#10;WPXCdWqJCEOvREPpyiRUMfhQnS6kRaCrbD18gYZaKzYRsga7Fm0CpOrYLkv9epJa7SKTtHlVXlyW&#10;Y+qIpNjsupxNpzmFqI63PYb4SYFlaVJzpFZmdLF9CDGxEdXxSErm4F4bk9tpHBsow8U041vf1DxS&#10;e1+ee2oSE6Yjp8qIGS2A0U26mRXAbr0yyLaC3LKcpv9A6rdjVkfyrNGWmI/Tt3dRkuqjazKFKLTZ&#10;z4mmcQlcZTceuB/FSz4N1RqaVxISYW9Pek406QF/cjaQNWsefmwEKs7MZ0fNuL6c3EzJy3kxm92Q&#10;ingeWJ8FhJMERAJQ4Xm6inv3bzzqrqc8ZdbBwZLa1+qs7BunQ9PJfFnww0NJ7j5f51Nvz3nxCwAA&#10;//8DAFBLAwQUAAYACAAAACEAE6Na09kAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyOzW6DMBCE&#10;75X6DtZWyq0xbSQEFBNFSJWaQw6lveRm8AZQ8BphE8jbd3tqT/szo5kv3692EDecfO9Iwcs2AoHU&#10;ONNTq+D76/05AeGDJqMHR6jgjh72xeNDrjPjFvrEWxVawSHkM62gC2HMpPRNh1b7rRuRWLu4yerA&#10;59RKM+mFw+0gX6Mollb3xA2dHrHssLlWs+WS81gfkuPJps15KY335Xz6qJTaPK2HNxAB1/Bnhl98&#10;RoeCmWo3k/FiUBCzj788WEzjmJea712Sgixy+R+/+AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4&#10;kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAI&#10;AAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAI&#10;AAAAIQCKSRVlHgIAABYEAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQA&#10;BgAIAAAAIQATo1rT2QAAAAYBAAAPAAAAAAAAAAAAAAAAAHgEAABkcnMvZG93bnJldi54bWxQSwUG&#10;AAAAAAQABADzAAAAfgUAAAAA&#10;" filled="f" strokecolor="#a5a5a5" strokeweight="5pt">
+                <v:stroke linestyle="thickThin"/>
+                <v:shadow color="#868686"/>
+                <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
+                <w10:wrap anchorx="margin"/>
+              </v:rect>
+            </w:pict>
+          </mc:Fallback>
+        </mc:AlternateContent>
+      </w:r>
     </w:p>
     <w:sectPr w:rsidR="00160469" w:rsidRPr="00EF168C" w:rsidSect="00F744B4">
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1134" w:right="1134" w:bottom="1134" w:left="1134" w:header="851" w:footer="113" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5A630D88" w14:textId="77777777" w:rsidR="00F744B4" w:rsidRDefault="00F744B4" w:rsidP="002B1E86">
+    <w:p w14:paraId="3B7C7289" w14:textId="77777777" w:rsidR="00722EA2" w:rsidRDefault="00722EA2" w:rsidP="002B1E86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="30BBE163" w14:textId="77777777" w:rsidR="00F744B4" w:rsidRDefault="00F744B4" w:rsidP="002B1E86">
+    <w:p w14:paraId="0A0BF991" w14:textId="77777777" w:rsidR="00722EA2" w:rsidRDefault="00722EA2" w:rsidP="002B1E86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="ＭＳ Ｐゴシック">
     <w:panose1 w:val="020B0600070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ ゴシック">
     <w:altName w:val="MS Gothic"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
@@ -3762,187 +3990,245 @@
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="メイリオ">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FFFF" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A17628D" w14:textId="77777777" w:rsidR="00F744B4" w:rsidRDefault="00F744B4" w:rsidP="002B1E86">
+    <w:p w14:paraId="4047C0FB" w14:textId="77777777" w:rsidR="00722EA2" w:rsidRDefault="00722EA2" w:rsidP="002B1E86">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="42DA7078" w14:textId="77777777" w:rsidR="00F744B4" w:rsidRDefault="00F744B4" w:rsidP="002B1E86">
+    <w:p w14:paraId="299324D4" w14:textId="77777777" w:rsidR="00722EA2" w:rsidRDefault="00722EA2" w:rsidP="002B1E86">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
-  <w:proofState w:spelling="clean" w:grammar="dirty"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="210"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00535FDC"/>
     <w:rsid w:val="00003CD5"/>
+    <w:rsid w:val="0004458D"/>
+    <w:rsid w:val="00071516"/>
+    <w:rsid w:val="000715CD"/>
     <w:rsid w:val="00107EE7"/>
     <w:rsid w:val="001114E9"/>
     <w:rsid w:val="001178B1"/>
     <w:rsid w:val="00160469"/>
+    <w:rsid w:val="00180C4E"/>
     <w:rsid w:val="001B3001"/>
+    <w:rsid w:val="001D5727"/>
+    <w:rsid w:val="001D5D39"/>
+    <w:rsid w:val="001E294B"/>
+    <w:rsid w:val="00226DC4"/>
+    <w:rsid w:val="00265CC7"/>
+    <w:rsid w:val="002A6CEE"/>
     <w:rsid w:val="002B1E86"/>
     <w:rsid w:val="002E22F5"/>
+    <w:rsid w:val="003807BA"/>
+    <w:rsid w:val="004477B4"/>
+    <w:rsid w:val="00447E91"/>
     <w:rsid w:val="00462749"/>
+    <w:rsid w:val="0049456E"/>
+    <w:rsid w:val="00497C98"/>
     <w:rsid w:val="004D3FC1"/>
+    <w:rsid w:val="004D746D"/>
     <w:rsid w:val="00504E63"/>
     <w:rsid w:val="00515C0B"/>
+    <w:rsid w:val="005245D6"/>
     <w:rsid w:val="00535FDC"/>
     <w:rsid w:val="00546B06"/>
     <w:rsid w:val="00550E8E"/>
+    <w:rsid w:val="005E44FD"/>
     <w:rsid w:val="00614466"/>
     <w:rsid w:val="006A29DD"/>
     <w:rsid w:val="006B620C"/>
     <w:rsid w:val="006E094B"/>
     <w:rsid w:val="006F126A"/>
     <w:rsid w:val="007224F3"/>
+    <w:rsid w:val="00722EA2"/>
+    <w:rsid w:val="007555BE"/>
     <w:rsid w:val="00757B3A"/>
+    <w:rsid w:val="007602F2"/>
+    <w:rsid w:val="007B1DB0"/>
+    <w:rsid w:val="007D70B3"/>
     <w:rsid w:val="007E4FC5"/>
+    <w:rsid w:val="007E5C34"/>
+    <w:rsid w:val="0081138D"/>
     <w:rsid w:val="00816A20"/>
+    <w:rsid w:val="00842DB4"/>
+    <w:rsid w:val="008640CB"/>
+    <w:rsid w:val="008C24DF"/>
     <w:rsid w:val="009321EB"/>
+    <w:rsid w:val="009500FC"/>
     <w:rsid w:val="00963A66"/>
     <w:rsid w:val="009669D6"/>
+    <w:rsid w:val="009740BC"/>
+    <w:rsid w:val="009803AB"/>
     <w:rsid w:val="009A70B7"/>
+    <w:rsid w:val="009E5E7D"/>
     <w:rsid w:val="00A27A98"/>
+    <w:rsid w:val="00A81F3E"/>
+    <w:rsid w:val="00B13646"/>
     <w:rsid w:val="00B235F7"/>
+    <w:rsid w:val="00B24963"/>
+    <w:rsid w:val="00B37750"/>
     <w:rsid w:val="00B45B52"/>
+    <w:rsid w:val="00B544DC"/>
+    <w:rsid w:val="00B61451"/>
     <w:rsid w:val="00B74093"/>
     <w:rsid w:val="00B76138"/>
     <w:rsid w:val="00BF37CF"/>
+    <w:rsid w:val="00C1249E"/>
     <w:rsid w:val="00C22E35"/>
+    <w:rsid w:val="00C31652"/>
+    <w:rsid w:val="00C4553C"/>
+    <w:rsid w:val="00CA6BCE"/>
+    <w:rsid w:val="00CF452F"/>
+    <w:rsid w:val="00D141B1"/>
+    <w:rsid w:val="00D367A4"/>
     <w:rsid w:val="00D6331D"/>
+    <w:rsid w:val="00D6628E"/>
     <w:rsid w:val="00D74185"/>
+    <w:rsid w:val="00DB1D9F"/>
+    <w:rsid w:val="00DE4E69"/>
+    <w:rsid w:val="00DE5B3A"/>
     <w:rsid w:val="00E06782"/>
+    <w:rsid w:val="00E10CAC"/>
+    <w:rsid w:val="00E15C7A"/>
+    <w:rsid w:val="00E16372"/>
+    <w:rsid w:val="00E47554"/>
+    <w:rsid w:val="00ED102F"/>
     <w:rsid w:val="00EF168C"/>
+    <w:rsid w:val="00F34274"/>
     <w:rsid w:val="00F556F2"/>
+    <w:rsid w:val="00F66E1D"/>
     <w:rsid w:val="00F744B4"/>
     <w:rsid w:val="00F75527"/>
+    <w:rsid w:val="00FC7176"/>
+    <w:rsid w:val="00FE4205"/>
     <w:rsid w:val="00FF125A"/>
     <w:rsid w:val="00FF42D4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ja-JP"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4E0DC733"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{975CC2D2-4E08-47C1-99BE-F721021415FE}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="ＭＳ Ｐゴシック" w:eastAsia="ＭＳ Ｐゴシック" w:hAnsi="ＭＳ Ｐゴシック" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -4564,58 +4850,58 @@
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007224F3"/>
     <w:rPr>
       <w:color w:val="800080" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="ac">
     <w:name w:val="Unresolved Mention"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00B74093"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/SHIPS/Request_Form.docx" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/privacy/" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.jpeg"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.jaici.or.jp/SHIPS/Request_Form.docx" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.microsoft.com/office/2007/relationships/hdphoto" Target="media/hdphoto1.wdp"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ships@jaici.or.jp" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office ​​テーマ">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -4859,74 +5145,396 @@
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
+</file>
+
+<file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
+</file>
+
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="787d7a92-1713-4781-81fd-8380be07d888">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="63324314-2544-4f11-9385-63346a52d4ec" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="ドキュメント" ma:contentTypeID="0x010100FBE214591F796C44BB0D143472EF5DE7" ma:contentTypeVersion="15" ma:contentTypeDescription="新しいドキュメントを作成します。" ma:contentTypeScope="" ma:versionID="0bd2be0d085ffed5e1eddc8eac5da205">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="787d7a92-1713-4781-81fd-8380be07d888" xmlns:ns3="63324314-2544-4f11-9385-63346a52d4ec" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="40e3ec8b94c8b1ac39cd85a248e12c38" ns2:_="" ns3:_="">
+    <xsd:import namespace="787d7a92-1713-4781-81fd-8380be07d888"/>
+    <xsd:import namespace="63324314-2544-4f11-9385-63346a52d4ec"/>
+    <xsd:element name="properties">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element name="documentManagement">
+            <xsd:complexType>
+              <xsd:all>
+                <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
+                <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
+                <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
+                <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
+              </xsd:all>
+            </xsd:complexType>
+          </xsd:element>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="787d7a92-1713-4781-81fd-8380be07d888" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceSearchProperties" ma:index="11" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceGenerationTime" ma:index="12" nillable="true" ma:displayName="MediaServiceGenerationTime" ma:hidden="true" ma:internalName="MediaServiceGenerationTime" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceEventHashCode" ma:index="13" nillable="true" ma:displayName="MediaServiceEventHashCode" ma:hidden="true" ma:internalName="MediaServiceEventHashCode" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Unknown"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="16" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="画像タグ" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="8eb19d54-bf6c-4293-8d0b-d850601d2acc" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
+      <xsd:complexType>
+        <xsd:sequence>
+          <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
+        </xsd:sequence>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="MediaServiceOCR" ma:index="18" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceDateTaken" ma:index="19" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceLocation" ma:index="20" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Text"/>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="63324314-2544-4f11-9385-63346a52d4ec" elementFormDefault="qualified">
+    <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <xsd:element name="TaxCatchAll" ma:index="17" nillable="true" ma:displayName="Taxonomy Catch All Column" ma:hidden="true" ma:list="{27c1a760-6add-4d8d-896f-53f74824b3bc}" ma:internalName="TaxCatchAll" ma:showField="CatchAllData" ma:web="63324314-2544-4f11-9385-63346a52d4ec">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:MultiChoiceLookup">
+            <xsd:sequence>
+              <xsd:element name="Value" type="dms:Lookup" maxOccurs="unbounded" minOccurs="0" nillable="true"/>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithUsers" ma:index="21" nillable="true" ma:displayName="共有相手" ma:internalName="SharedWithUsers" ma:readOnly="true">
+      <xsd:complexType>
+        <xsd:complexContent>
+          <xsd:extension base="dms:UserMulti">
+            <xsd:sequence>
+              <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
+                <xsd:complexType>
+                  <xsd:sequence>
+                    <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
+                    <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
+                    <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
+                  </xsd:sequence>
+                </xsd:complexType>
+              </xsd:element>
+            </xsd:sequence>
+          </xsd:extension>
+        </xsd:complexContent>
+      </xsd:complexType>
+    </xsd:element>
+    <xsd:element name="SharedWithDetails" ma:index="22" nillable="true" ma:displayName="共有相手の詳細情報" ma:internalName="SharedWithDetails" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note">
+          <xsd:maxLength value="255"/>
+        </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+  </xsd:schema>
+  <xsd:schema xmlns="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:odoc="http://schemas.microsoft.com/internal/obd" targetNamespace="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" elementFormDefault="qualified" attributeFormDefault="unqualified" blockDefault="#all">
+    <xsd:import namespace="http://purl.org/dc/elements/1.1/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dc.xsd"/>
+    <xsd:import namespace="http://purl.org/dc/terms/" schemaLocation="http://dublincore.org/schemas/xmls/qdc/2003/04/02/dcterms.xsd"/>
+    <xsd:element name="coreProperties" type="CT_coreProperties"/>
+    <xsd:complexType name="CT_coreProperties">
+      <xsd:all>
+        <xsd:element ref="dc:creator" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dcterms:created" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:identifier" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentType" minOccurs="0" maxOccurs="1" type="xsd:string" ma:index="0" ma:displayName="コンテンツ タイプ"/>
+        <xsd:element ref="dc:title" minOccurs="0" maxOccurs="1" ma:index="4" ma:displayName="タイトル"/>
+        <xsd:element ref="dc:subject" minOccurs="0" maxOccurs="1"/>
+        <xsd:element ref="dc:description" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="keywords" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dc:language" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="category" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="version" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element name="revision" minOccurs="0" maxOccurs="1" type="xsd:string">
+          <xsd:annotation>
+            <xsd:documentation>
+                        This value indicates the number of saves or revisions. The application is responsible for updating this value after each revision.
+                    </xsd:documentation>
+          </xsd:annotation>
+        </xsd:element>
+        <xsd:element name="lastModifiedBy" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+        <xsd:element ref="dcterms:modified" minOccurs="0" maxOccurs="1"/>
+        <xsd:element name="contentStatus" minOccurs="0" maxOccurs="1" type="xsd:string"/>
+      </xsd:all>
+    </xsd:complexType>
+  </xsd:schema>
+  <xs:schema xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" xmlns:xs="http://www.w3.org/2001/XMLSchema" targetNamespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" elementFormDefault="qualified" attributeFormDefault="unqualified">
+    <xs:element name="Person">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:DisplayName" minOccurs="0"/>
+          <xs:element ref="pc:AccountId" minOccurs="0"/>
+          <xs:element ref="pc:AccountType" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="DisplayName" type="xs:string"/>
+    <xs:element name="AccountId" type="xs:string"/>
+    <xs:element name="AccountType" type="xs:string"/>
+    <xs:element name="BDCAssociatedEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:BDCEntity" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+        <xs:attribute ref="pc:EntityNamespace"/>
+        <xs:attribute ref="pc:EntityName"/>
+        <xs:attribute ref="pc:SystemInstanceName"/>
+        <xs:attribute ref="pc:AssociationName"/>
+      </xs:complexType>
+    </xs:element>
+    <xs:attribute name="EntityNamespace" type="xs:string"/>
+    <xs:attribute name="EntityName" type="xs:string"/>
+    <xs:attribute name="SystemInstanceName" type="xs:string"/>
+    <xs:attribute name="AssociationName" type="xs:string"/>
+    <xs:element name="BDCEntity">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:EntityDisplayName" minOccurs="0"/>
+          <xs:element ref="pc:EntityInstanceReference" minOccurs="0"/>
+          <xs:element ref="pc:EntityId1" minOccurs="0"/>
+          <xs:element ref="pc:EntityId2" minOccurs="0"/>
+          <xs:element ref="pc:EntityId3" minOccurs="0"/>
+          <xs:element ref="pc:EntityId4" minOccurs="0"/>
+          <xs:element ref="pc:EntityId5" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="EntityDisplayName" type="xs:string"/>
+    <xs:element name="EntityInstanceReference" type="xs:string"/>
+    <xs:element name="EntityId1" type="xs:string"/>
+    <xs:element name="EntityId2" type="xs:string"/>
+    <xs:element name="EntityId3" type="xs:string"/>
+    <xs:element name="EntityId4" type="xs:string"/>
+    <xs:element name="EntityId5" type="xs:string"/>
+    <xs:element name="Terms">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermInfo">
+      <xs:complexType>
+        <xs:sequence>
+          <xs:element ref="pc:TermName" minOccurs="0"/>
+          <xs:element ref="pc:TermId" minOccurs="0"/>
+        </xs:sequence>
+      </xs:complexType>
+    </xs:element>
+    <xs:element name="TermName" type="xs:string"/>
+    <xs:element name="TermId" type="xs:string"/>
+  </xs:schema>
+</ct:contentTypeSchema>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2E234C97-1924-40E4-B2C6-892F38D8B59C}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="787d7a92-1713-4781-81fd-8380be07d888"/>
+    <ds:schemaRef ds:uri="63324314-2544-4f11-9385-63346a52d4ec"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03D9CCB7-152C-4511-8B7E-5F8A1B8C677F}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
+    <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="787d7a92-1713-4781-81fd-8380be07d888"/>
+    <ds:schemaRef ds:uri="63324314-2544-4f11-9385-63346a52d4ec"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
+    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{777E02CF-09C8-40A5-9F19-E6EFC4B92D62}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=docMetadata/LabelInfo.xml><?xml version="1.0" encoding="utf-8"?>
+<clbl:labelList xmlns:clbl="http://schemas.microsoft.com/office/2020/mipLabelMetadata">
+  <clbl:label id="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" enabled="0" method="" siteId="{ee23d915-d86f-4dce-a4a3-53db358cdd51}" removed="1"/>
+</clbl:labelList>
+</file>
+
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>88</Words>
-  <Characters>504</Characters>
+  <Words>130</Words>
+  <Characters>747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>4</Lines>
+  <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>591</CharactersWithSpaces>
+  <CharactersWithSpaces>876</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>JAICI SHIPS</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
+
+<file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
+<Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
+    <vt:lpwstr>0x010100FBE214591F796C44BB0D143472EF5DE7</vt:lpwstr>
+  </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
+</Properties>
+</file>